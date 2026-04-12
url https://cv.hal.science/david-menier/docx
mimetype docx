--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -93,9126 +93,9784 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying coastal cliff retreat, sediment volume, and dynamics using photogrammetry and geospatial analysis in the Pe&amp;lt;acute accent&amp;gt;nestin Peninsula, France</w:t>
+                <w:t xml:space="preserve">Channel Bed Sediment Textural Characteristics and Heavy Mineral Distribution in the Thamirabarani River, Southern India: Implications on Depositional Environment, Provenance, Tectonics and Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Menier</w:t>
+                <w:t xml:space="preserve">M. Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Le Gall</w:t>
+                <w:t xml:space="preserve">P. Athira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+                <w:t xml:space="preserve">V. Ramya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+                <w:t xml:space="preserve">A. Kowsickraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu. Ramkumar</w:t>
+                <w:t xml:space="preserve">S. Kandhammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 482, </w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gj.70238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122596v1</w:t>
+                <w:t xml:space="preserve">hal-05570700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major, trace and rare earth elemental geochemistry of Santonian–Campanian onland‐offshore transition in a Gilbert‐type deltaic setting, Cauvery Basin, southern India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textural characteristics of channel bed sediments and heavy minerals of the Cauvery River, Southern India: implications on depositional environments, provenance, tectonics and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+                <w:t xml:space="preserve">Al Fathima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al Fathima</w:t>
+                <w:t xml:space="preserve">G. Sugavanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramasamy Nagarajan</w:t>
+                <w:t xml:space="preserve">B. Velliyangiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Santosh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Selvakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (10), pp.3988-4010. </w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gj.4524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43217-025-00221-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913540v1</w:t>
+                <w:t xml:space="preserve">hal-05570709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Late Quaternary climatic fluctuations on coastal systems: Evidence from high-resolution geophysical, sedimentological and geochronological data from the Java Island</w:t>
+                <w:t xml:space="preserve">Quantifying coastal cliff retreat, sediment volume, and dynamics using photogrammetry and geospatial analysis in the Pe&amp;lt;acute accent&amp;gt;nestin Peninsula, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franto Novico</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Mathew</w:t>
+                <w:t xml:space="preserve">Romain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu Ramkumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Santosh</w:t>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu. Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105399⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485730v1</w:t>
+                <w:t xml:space="preserve">hal-05122596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Metals Concentration in Sediments of South Brittany Waters, France: An Ecological Risk Assessment Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Geological and Seismic Hazards of Malili-Matano Region, East Luwu Regency, Sulawesi: A preliminary study for CCS and Strategic Infrastructure Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noor Azhar Mohamed Shazili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Menier</w:t>
+                <w:t xml:space="preserve">Asdani Soehaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dupont</w:t>
+                <w:t xml:space="preserve">Tatang Padmawidjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subagio Subagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Mandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrin Tohari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojms.2021.111004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.101177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envc.2025.101177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186767v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a Holocene banner bank controlled by morphodynamics and structural setting of a macrotidal coast: Saint-Brieuc Bay (NW-Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kalil Traoré</w:t>
+                <w:t xml:space="preserve">Disentangling relative controls of landscape evolution and spatial heterogeneity in the Vaigai River Basin, southern India: Regional implications and applicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Juni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Venkateshwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Lambert</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.101183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2021.101183⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.102128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2025.102128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186763v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal Current Energy Resources Assessment in the Patinti Strait, Indonesia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depositional environmental, provenance and climatic signatures of textural characteristics and heavy mineral distribution of the Vaigai river channel bed sediments, Southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Menier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manoj Mathew</w:t>
+                <w:t xml:space="preserve">M. Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Juni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sreerhishya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meenumol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaviraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14710/ijred.2021.35003⟩</w:t>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (1), pp.145-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/GABP241012001R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186778v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relict hydrocarbon seeps in the Oligocene–Miocene Subis carbonate platform, Malaysia: Implications on hydrocarbon generation and migration pathways and potential sealing by shale gouging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major, trace and rare earth elemental geochemistry of Santonian–Campanian onland‐offshore transition in a Gilbert‐type deltaic setting, Cauvery Basin, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Al Fathima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramasamy Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 56 (5), pp.2571-2582. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.3871⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 57 (10), pp.3988-4010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.4524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506134v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">the emergence of Miocene reefs in South china Sea and its resilient adaptability under varying eustatic, climatic and oceanographic conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of Late Quaternary climatic fluctuations on coastal systems: Evidence from high-resolution geophysical, sedimentological and geochronological data from the Java Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franto Novico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Betzler</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64119-9⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, &amp;"- (Article number 105399), pp.105399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557398v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon reserves of the south China sea: Implications for regional energy security (Withdrawal of Vol 1, Pg 1, 2020)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Heavy Metals Concentration in Sediments of South Brittany Waters, France: An Ecological Risk Assessment Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Chuan Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Juan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Azhar Mohamed Shazili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Nagarajan</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engeos.2020.06.001⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (01), pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojms.2021.111004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125429v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic colonizers in the Kallankurichchi Formation, Cauvery Basin, South India: Implications on Maastrichtian environmental stress</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tidal Current Energy Resources Assessment in the Patinti Strait, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franto Novico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Hadrijantie Sudjono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andi Egon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.4049⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.517-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14710/ijred.2021.35003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042364v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: The emergence of Miocene reefs in South China Sea and its resilient adaptability under varying eustatic, climatic and oceanographic conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evolution of a Holocene banner bank controlled by morphodynamics and structural setting of a macrotidal coast: Saint-Brieuc Bay (NW-Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalil Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Betzler</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66550-4⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.101183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2021.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03685643v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total vulnerability of the littoral zone to climate change-driven natural hazards in north Brittany, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Relict hydrocarbon seeps in the Oligocene–Miocene Subis carbonate platform, Malaysia: Implications on hydrocarbon generation and migration pathways and potential sealing by shale gouging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramasamy Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mu Ramkumar</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135963⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (5), pp.2571-2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.3871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428243v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon reserves of the South China Sea: Implications for regional energy security</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">the emergence of Miocene reefs in South china Sea and its resilient adaptability under varying eustatic, climatic and oceanographic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelya Makhankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Nagarajan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Betzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engeos.2020.04.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.7141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64119-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557393v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic stratigraphy and sedimentology of a Miocene carbonate platform in Luconia, South China Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrocarbon reserves of the south China sea: Implications for regional energy security (Withdrawal of Vol 1, Pg 1, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj J. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.3942⟩</w:t>
+              <w:t xml:space="preserve">Energy Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1-2), pp.R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engeos.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962161v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of buried historical structures in the Kaveri-Kollidam interfluve, southern India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunistic colonizers in the Kallankurichchi Formation, Cauvery Basin, South India: Implications on Maastrichtian environmental stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramkumar Muthuvairavasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair Ahmed Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyotsana Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhawani Singh G. Desai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arp.1724⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.4049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376163v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological characterization, petrophysical properties and reservoir quality assessment of the onshore Sandakan Formation, Borneo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Author Correction: The emergence of Miocene reefs in South China Sea and its resilient adaptability under varying eustatic, climatic and oceanographic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelya Makhankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Usman</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Betzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106771⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66550-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402439v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03685643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Sediment Mobilization in the Inner Continental Shelf of the Bay of Biscay: Implications for Regional Sediment Budget Offshore to Onshore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seismic stratigraphy and sedimentology of a Miocene carbonate platform in Luconia, South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelya Makhankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poppelreiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI88-009.1⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.3942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02445862v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural controls on polyphase hydrothermal dolomitization in the Kinta Valley, Malaysia: Paragenesis and regional tectono-magmatism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hydrocarbon reserves of the South China Sea: Implications for regional energy security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Poon Xin Hui</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">Energy Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1-2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engeos.2020.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375916v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono‐morphological evolution of the Cauvery, Vaigai, and Thamirabarani River basins: Implications on timing, stratigraphic markers, relative roles of intrinsic and extrinsic factors, and transience of Southern Indian landscape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karuppusamy Balasubramani</w:t>
+                <w:t xml:space="preserve">Total vulnerability of the littoral zone to climate change-driven natural hazards in north Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.3520⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 706, pp.135963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376092v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Restoration of Carbonate Platform in the Southern Part of Central Luconia, Malaysia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sedimentological characterization, petrophysical properties and reservoir quality assessment of the onshore Sandakan Formation, Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12583-017-0812-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919361v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Middle Miocene volcanism in the Northern Borneo, Southeast Asia: Implications for tectonics, paleoclimate and stratigraphic marker</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+                <w:t xml:space="preserve">Discovery of buried historical structures in the Kaveri-Kollidam interfluve, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu. Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kumaraswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Balasubramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdul Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jegankumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.10.022⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402532v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Middle Miocene volcanism in Northwest Borneo, Southeast Asia: Implications for tectonics, paleoclimate and stratigraphic marker</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Mathew</w:t>
+                <w:t xml:space="preserve">Holocene Sediment Mobilization in the Inner Continental Shelf of the Bay of Biscay: Implications for Regional Sediment Budget Offshore to Onshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cherfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.10.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France. Castelle, B. and Chaumillon, E. (eds.),, 88 (SP1), pp.110-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI88-009.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919549v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02445862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution facies architecture and digital outcrop modeling of the Sandakan formation sandstone reservoir, Borneo: Implications for reservoir characterization and flow simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Structural controls on polyphase hydrothermal dolomitization in the Kinta Valley, Malaysia: Paragenesis and regional tectono-magmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu. Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair Ahmed Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Santosh</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poon Xin Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2018.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.364-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376232v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene-Quaternary slow coastal uplift of Western Europe through the perspective of sequences of strandlines from the Cotentin Peninsula (Normandy, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Meschis</w:t>
+                <w:t xml:space="preserve">Tectono‐morphological evolution of the Cauvery, Vaigai, and Thamirabarani River basins: Implications on timing, stratigraphic markers, relative roles of intrinsic and extrinsic factors, and transience of Southern Indian landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Mohideen Abdul Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alankar Balasundareshwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karuppusamy Balasubramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.3520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696478v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic hierarchy of sandstone facies quality and static connectivity: An example from the Eocene Miri Formation, Sarawak Basin, Borneo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Restoration of Carbonate Platform in the Southern Part of Central Luconia, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Nur Fathiyah Jamaludin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-017-3013-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.155 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12583-017-0812-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402589v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape response to progressive tectonic and climatic forcing in NW Borneo: Implications for geological and geomorphic controls on flood hazard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+                <w:t xml:space="preserve">Late Middle Miocene volcanism in the Northern Borneo, Southeast Asia: Implications for tectonics, paleoclimate and stratigraphic marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramasamy Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00620-y⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 490, pp.141-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696398v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Cenozoic rapid flight enigma of the Indian subcontinent Q5 resolved: Roles of topographic top loading and subcrustal erosion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Late Middle Miocene volcanism in Northwest Borneo, Southeast Asia: Implications for tectonics, paleoclimate and stratigraphic marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu. Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 490, pp.141 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376369v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D seismic simulation for fault modeling : exploratory revision from the Gullfaks field</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution facies architecture and digital outcrop modeling of the Sandakan formation sandstone reservoir, Borneo: Implications for reservoir characterization and flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Exploration and Production Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13202-016-0301-3⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402619v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relict geomorphological and structural control on the coastal sediment partitioning, North of Bay of Biscay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Briend</w:t>
+                <w:t xml:space="preserve">Neogene-Quaternary slow coastal uplift of Western Europe through the perspective of sequences of strandlines from the Cotentin Peninsula (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jara-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meschis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/zfg/2016/0267⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 303, pp.338 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376449v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological, geophysical, and inherited tectonic imprints on the climate and contrasting coastal geomorphology of the Indian peninsula</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Generic hierarchy of sandstone facies quality and static connectivity: An example from the Eocene Miri Formation, Sarawak Basin, Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair Ahmed Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Weng Sum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hassaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.04.008⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-017-3013-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02376464v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage basin and topographic analysis of a tropical landscape: Insights into surface and tectonic processes in northern Borneo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Landscape response to progressive tectonic and climatic forcing in NW Borneo: Implications for geological and geomorphic controls on flood hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Santosh</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2016.04.016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00620-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02376405v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Paleogene rifting along the Malay Peninsula thickened crust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Cenozoic rapid flight enigma of the Indian subcontinent Q5 resolved: Roles of topographic top loading and subcrustal erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.11.035⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01970058v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tectonic deformation along rejuvenated faults in tropical Borneo: Inferences obtained from tectono-geomorphic evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">2D and 3D seismic simulation for fault modeling : exploratory revision from the Gullfaks field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hassaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.05.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Exploration and Production Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.417-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13202-016-0301-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02376428v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Natural Evolution and Human Impact on Estuarine Morpho-sedimentary Development: A Case Study from the Vilaine Estuary, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Geological, geophysical, and inherited tectonic imprints on the climate and contrasting coastal geomorphology of the Indian peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.J. Mathew</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.06.025⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.52-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01170104v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of littoral sandstones reveal variance in reservoir flow patterns: an example from Nyalau formation, east Malaysia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Relict geomorphological and structural control on the coastal sediment partitioning, North of Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Menier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (1), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2016/0267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402694v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onshore Sandstone Facies Characteristics and Reservoir Quality of Nyalau Formation, Sarawak, East Malaysia: An Analogue to Subsurface Reservoir Quality Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Drainage basin and topographic analysis of a tropical landscape: Insights into surface and tectonic processes in northern Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-015-1787-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2016.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01185355v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological indicators of structural control, relative sea-level fluctuations and platform drowning on present-day and Miocene carbonate platforms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Late Paleogene rifting along the Malay Peninsula thickened crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Dattilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.016⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 710-711, pp.205-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376642v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between syn-depositional faulting and carbonate growth in Central Luconia Province, Malaysia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Active tectonic deformation along rejuvenated faults in tropical Borneo: Inferences obtained from tectono-geomorphic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashi Gaurav Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Geological Society of Malaysia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 267, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378261v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tertiary Sarawak Basin Origin: A Small Step in Demystifying the Ambiguity*</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Distinguishing Natural Evolution and Human Impact on Estuarine Morpho-sedimentary Development: A Case Study from the Vilaine Estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Traini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 163 (B), pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376612v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01170104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological features of the kinta valley</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling of littoral sandstones reveal variance in reservoir flow patterns: an example from Nyalau formation, east Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Weng Sum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chow Weng Sum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platform, a journal of engineering, Science and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (2), pp.13</w:t>
+              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378245v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, categorisation and protection of geoheritage sites of the cauvery basin, South India, for educational, research and geotourism purposes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Menier</w:t>
+                <w:t xml:space="preserve">Onshore Sandstone Facies Characteristics and Reservoir Quality of Nyalau Formation, Sarawak, East Malaysia: An Analogue to Subsurface Reservoir Quality Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow W. Sum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj J. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Indian Geographical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-015-1787-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428507v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01185355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact morphologique et hydrodynamique d’une période de forte énergie sur le domaine intertidal d’une plage de baie et de trois plages de poche mésotidales en milieu semi-abrité : exemple de la tempête Xynthia en presqu’île de Rhuys (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Morphological indicators of structural control, relative sea-level fluctuations and platform drowning on present-day and Miocene carbonate platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">King King Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10668⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.776-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01101348v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des comportements morphodynamiques des plages de Bretagne Sud</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Relationship between syn-depositional faulting and carbonate growth in Central Luconia Province, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N Fathiyath Jamaludin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the Geological Society of Malaysia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01101338v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence stratigraphic modelling and reservoir architecture of the shallow marine successions of Baram field, West Baram Delta, offshore Sarawak, East Malaysia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geological features of the kinta valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Chee Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Weng Sum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Platform, a journal of engineering, Science and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02376678v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Model of the Near-shore Tinjar and Balingian Provinces, Sarawak, Malaysia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Tertiary Sarawak Basin Origin: A Small Step in Demystifying the Ambiguity*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Petroleum and Geoscience Engineering (IJPGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.81 - 91</w:t>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376631v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of Malay Basin, its link to Sunda Block tectonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+                <w:t xml:space="preserve">Identification, categorisation and protection of geoheritage sites of the cauvery basin, South India, for educational, research and geotourism purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppanagounder Kumaraswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyotsana Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Indian Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.1 - 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02376622v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Characteristics of Heavy Metals Concentration in Sediments of Quiberon Bay Waters, South Brittany, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Impact morphologique et hydrodynamique d’une période de forte énergie sur le domaine intertidal d’une plage de baie et de trois plages de poche mésotidales en milieu semi-abrité : exemple de la tempête Xynthia en presqu’île de Rhuys (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.Y. Kamaruzzaman</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriental Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.227-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01136954v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01101348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of Coral Reef Communities on Two Carbonate Platforms (Tun Sakaran Marine Park, East Sabah, Malaysia)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Analyse des comportements morphodynamiques des plages de Bretagne Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/358183⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879576v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01101338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgressive systems tract of a ria-type estuary: The Late Holocene Vilaine River drowned valley (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Sequence stratigraphic modelling and reservoir architecture of the shallow marine successions of Baram field, West Baram Delta, offshore Sarawak, East Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sorrel</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Yazid Mansor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2013.02.005⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00827410v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of Trace Elements in Tissue of Ostrea edulis and Crassostrea gigas from Quiberon Bay, NBrittany, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.W.M Effendy</w:t>
+                <w:t xml:space="preserve">An Evolutionary Model of the Near-shore Tinjar and Balingian Provinces, Sarawak, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N A Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (2), pp.378-387</w:t>
+              <w:t xml:space="preserve">International Journal of Petroleum and Geoscience Engineering (IJPGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.81 - 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378439v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of Metallic Trace Elements in Superficial Sediments of the Gulf of Morbihan, Brittany, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dupont</w:t>
+                <w:t xml:space="preserve">Structural evolution of Malay Basin, its link to Sunda Block tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Mansor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.736-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378804v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paleo-Etel River incised valley on the Southern Brittany inner shelf (Atlantic coast, France): Preservation of Holocene transgression within the remnant of a middle Pleistocene incision?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Geochemical Characteristics of Heavy Metals Concentration in Sediments of Quiberon Bay Waters, South Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A.M. Shazili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.Y. Kamaruzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oriental Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (1), pp.39-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00769865v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01136954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of Metallic Trace Elements in Surficial Sediments of the Gulf of Morbihan, Brittany, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Status of Coral Reef Communities on Two Carbonate Platforms (Tun Sakaran Marine Park, East Sabah, Malaysia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tourrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3923/jas.2012.2215.2224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/358183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00771468v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms - Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Transgressive systems tract of a ria-type estuary: The Late Holocene Vilaine River drowned valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Traini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Sedrati</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 337, pp.140-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2013.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00657352v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00827410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic tectonics of the Western Approaches Channel basins and its control of local drainage systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levels of Trace Elements in Tissue of Ostrea edulis and Crassostrea gigas from Quiberon Bay, NBrittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A.M. Shazili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W.M Effendy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.378-387</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639176v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Heritage Loss into Vulnerability Assessments of South Brittany Coastline (France). Implications for Coastal Vulnerability Analyses.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemistry of Metallic Trace Elements in Superficial Sediments of the Gulf of Morbihan, Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A.M. Shazili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.Textuel, 05.01.2011</w:t>
+              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00659101v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms -Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The paleo-Etel River incised valley on the Southern Brittany inner shelf (Atlantic coast, France): Preservation of Holocene transgression within the remnant of a middle Pleistocene incision?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 329-331, pp.75-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378831v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00769865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a geodatabase to carry out a multivariate analysis of coastline variations at various time and space scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Geochemistry of Metallic Trace Elements in Surficial Sediments of the Gulf of Morbihan, Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A.M. Shazili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (21), pp.2215-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3923/jas.2012.2215.2224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00657357v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00771468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic response of four pocket beaches to high energy conditions: including the Xynthia storm (South Brittany, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms - Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 64 A, pp.1845-1849. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 64A, pp.1530-1534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00657344v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner Bay of Vilaine, south Brittany): Depositional history and late Holocene climatic and environmental signals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cenozoic tectonics of the Western Approaches Channel basins and its control of local drainage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bouaouina</w:t>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gracia-Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (5), pp.451-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00491103v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the risk of heritage loss into the vulnerability assessment of the South Brittany coast (France): implications for coastal vulnerability analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms -Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 p</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1530 - 1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378905v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried fluvial incisions as a record of Middle–Late Miocene eustasy fall on the Armorican Shelf (Bay of Biscay, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Integration of Heritage Loss into Vulnerability Assessments of South Brittany Coastline (France). Implications for Coastal Vulnerability Analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Regnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.Textuel, 05.01.2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563648v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00659101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene transgression as recorded by incised-valley infilling in a rocky coast context with low sediment supply (southern Brittany, western France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">The use of a geodatabase to carry out a multivariate analysis of coastline variations at various time and space scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64A, pp.1722-1726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491025v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner bay of Vilaine, south Brittany) : depositional history and late Holocene climatic signals.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Morphologic response of four pocket beaches to high energy conditions: including the Xynthia storm (South Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 A, pp.1845-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109011v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incised-valley morphologies and sedimentary-fills within the inner shelf of the northern Bay of Biscay</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner Bay of Vilaine, south Brittany): Depositional history and late Holocene climatic and environmental signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouaouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.05.014⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (10-11), pp.1250-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00295269v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited fault control on the drainage pattern and infilling sequences of late glacial incised valley, SE coast of Brittany, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Buried fluvial incisions as a record of Middle–Late Miocene eustasy fall on the Armorican Shelf (Bay of Biscay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pol Guennoc</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPM special publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268 (1-4), pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00657409v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seistec Seismic Profiles: A Tool to Differentiate Gas Signatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Integration of the risk of heritage loss into the vulnerability assessment of the South Brittany coast (France): implications for coastal vulnerability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nouzé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Moore</w:t>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00657376v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire géologique du Massif Armoricain depuis 140 Ma (Crétacé-Actuel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Holocene transgression as recorded by incised-valley infilling in a rocky coast context with low sediment supply (southern Brittany, western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillocheau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+                <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (2), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388925v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vallées fossiles de la baie de la Vilaine : nature et évolution du prisme sédimentaire côtier du Pléistocène armoricain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+                <w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner bay of Vilaine, south Brittany) : depositional history and late Holocene climatic signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 172 (6), pp.737-749</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (10–11), pp.1250-1266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379427v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vallees fossiles de la baie de la Vilaine; nature et evolution du prisme sedimentaire cotier du Pleistocene armoricain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Incised-valley morphologies and sedimentary-fills within the inner shelf of the northern Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/172.6.737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (3-4), pp.383-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00657400v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00295269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pédologique du milieu prairial en Margeride</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inherited fault control on the drainage pattern and infilling sequences of late glacial incised valley, SE coast of Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 9 (1), pp.13-26</w:t>
+              <w:t xml:space="preserve">SEPM special publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85, pp.37-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885168v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pedologique du milieu prairial en Margeride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Seistec Seismic Profiles: A Tool to Differentiate Gas Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (2-4), pp.235-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11001-005-3721-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire géologique du Massif Armoricain depuis 140 Ma (Crétacé-Actuel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (1), pp.13-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vallées fossiles de la baie de la Vilaine : nature et évolution du prisme sédimentaire côtier du Pléistocène armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 172 (6), pp.737-749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vallees fossiles de la baie de la Vilaine; nature et evolution du prisme sedimentaire cotier du Pleistocene armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 172 (6), pp.737-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/172.6.737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche pédologique du milieu prairial en Margeride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Menier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 9 (1), pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche pedologique du milieu prairial en Margeride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 9 (1), pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02721058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9222,5800 +9880,5800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating of Quaternary deposits on the Coast of Brittany (W France) by Optically Stimulated Luminescence and Terrestrial Cosmogenic Nuclides: Preliminary results of the cronBRET Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Arce Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Binnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.646794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05350352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ terrestrial cosmogenic nuclide (TCN) dating of ‘La falaise de la Mine d’Or’ at Pénestin (SW Brittany, France) within the cron- BRET Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Arce Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Binnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Dunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19 ème Congrès français de sédimentologie (ASF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq (Lille), France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and temporal evolution of toxic algal blooms from coastal Brittany sediments: First results in the Gulf of Morbihan and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Iratçabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Dinoflagellate Cysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vigo, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale sand body dynamics and sediment routing on a low-supply continental shelf: The example of the Tarifa continental shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Daguinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lujan Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bolado-Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunes morphodynamics superimposed on sand banks in a shallow macro-tidal environment: the example of the Haut Fond de Ouessant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Daguinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARID VII. Seventh International Conference on Marine and River Dune Dynamics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and internal variability of sand banks on a macro tidal dispersive shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Daguinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and river dune dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Frames to Action: Bridging the Gap between Water Science and Policy through Film and Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Lilienfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua D. Himmelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">american geophysical union fall meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Map of Western Sundaland; Tertiary Rifting along the Malay Peninsula Thickened Crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dattilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Oil &amp; Gas Myanmar Geosciences Conference: Exciting Evolution: Myanmar's Petroleum Systems, Plays and Field Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAPG/EAGE/MGS, Feb 2017, Yangon, Myanmar (Burma)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Mesozoic tectonics of the Southern-Thai Peninsula: from transpression to basins opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of MTE in surface sediments of Morbihan Coast (South Brittany, France): A preliminary approach for determination of sources and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary Sarawak Basin Origin: A Small Step in Demystifying the Ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numair Ahmed Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hassaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPG 2014 International Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facies Characteristics and Static Reservoir Connectivity of Some Siliciclastic Tertiary Outcrop Successions in Bintulu and Miri, Sarawak, East Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numair Ahmed Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chow Weng Sum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPG 2014 International Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological context of the basins of Northwestern Peninsular Malaysia Geomorphological context of the basins of Northwestern Peninsular Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.2014 - 1508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology and regional stratigraphic model of Cenozoic deposits from “Continental to Marine” of Western Peninsular Malaysia and Strait of Malacca.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mansor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Estournes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geoscience Union, Apr 2014, Vienne, Austria. pp.EGU2014-1822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01133090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Pre-Late Miocene Rifting by Seismic Reconstruction in Central Luconia Province, Sarawak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siti Nur Fathiyah Jamaludin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad Gosh D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological analysis of the Northwestern Peninsular Malaysia: basin opening and uplift</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Tectonic and Eustatic Controls on Miocene Sedimentation of Nyalau Formation (Sarawak, Borneo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Yazid Mansor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">National Geoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kuala Terrengganu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472471v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Faulting on the Growth of a Carbonate Platform: Evidence from 3D Seismic Analysis and Section Restoration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Malay basin ridge and graben model: a five-fold tectono-stratigraphic sub-division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Mansor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472736v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and Eustatic Controls on Miocene Sedimentation of Nyalau Formation (Sarawak, Borneo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Depositional Setting Interpretation from Outcrop Lithofacies Analysis of Some Shallow-marine Sequences of Nyalau Formation, Sarawak, East Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Md Yazid Mansor</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair Ahmed Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Weng Sum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Geoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kuala Terrengganu, Malaysia</w:t>
+              <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472369v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Malay basin ridge and graben model: a five-fold tectono-stratigraphic sub-division</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Role of Faulting on the Growth of a Carbonate Platform: Evidence from 3D Seismic Analysis and Section Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Nur Fathiyah Jamaludin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Gosh D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">EGU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472358v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional Setting Interpretation from Outcrop Lithofacies Analysis of Some Shallow-marine Sequences of Nyalau Formation, Sarawak, East Malaysia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geomorphological analysis of the Northwestern Peninsular Malaysia: basin opening and uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472352v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Reactivity and Mobility of MTE in Surface Sediments in Morbihan Coast (South Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joselyn Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology and regional stratigraphy model of Tertiary-Quaternary deposits from “Continental to Marine” of Western part Peninsular Malaysia, (Strait of Malacca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Mansor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphy, Geomorphology and Structure of Tertiary-Quaternary deposits in the NW parts of Straits of Malacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Yazid Mansor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of MTE in surface sediments of Morbihan Coast (South Brittany, France): A preliminary approach for determination of sources and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joselyn Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological analysis of the Northwestern Peninsular Malaysia: basin opening and uplift</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preliminary analysis of palaeochannels and associated depositional system of bay of Terengganu (West Malaysia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Parham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sathiamurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Azhar Mohamed Shazili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">National Geoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kuala Terrengganu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472738v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphostructural analysis of onshore and offshore sabah using Digital Elevation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Farahin Mohamad Morshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Sara Izzati Bashad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tongkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary analysis of palaeochannels and associated depositional system of bay of Terengganu (West Malaysia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geomorphological analysis of the Northwestern Peninsular Malaysia: basin opening and uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Geoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kuala Terrengganu, Malaysia</w:t>
+              <w:t xml:space="preserve">EGU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472439v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ups-and-Downs of Borneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPSEA 2013 - International Conference on Palaeontology of South East Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Tronoh, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological indicators of growth stages in carbonates platform evolution: comparision between present-day and Miocene platforms of Northern Borneo, Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. King King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-12815-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00779330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological indicators of growth stages in carbonates platform evolution: comparison between present-day and Miocene platforms of Northern Borneo, Malaysia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">King King Ting</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Noor Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Revillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012-04-22, Austria</w:t>
+              <w:t xml:space="preserve">PSRC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472762v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Chuan Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-12815-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00779332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Morphological indicators of growth stages in carbonates platform evolution: comparison between present-day and Miocene platforms of Northern Borneo, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">King King Ting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSRC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">EGU 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012-04-22, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472775v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the birth, growth and death of Miocene carbonate platforms in the South China Sea, Central Luconia Province, Sarawak</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Noor Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2012 - American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472757v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of Metallic Trace Element in South Brittany Coastal (France) Using Oyster (C. Gigas): A Local Food Source</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dating the birth, growth and death of Miocene carbonate platforms in the South China Sea, Central Luconia Province, Sarawak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Warrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSRC 2012 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">AGU 2012 - American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00779343v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Biomonitoring of Metallic Trace Element in South Brittany Coastal (France) Using Oyster (C. Gigas): A Local Food Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">PSRC 2012 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472770v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00779343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of Metallic Trace Element in South Brittany Coastal (France) Using Oyster (C. Gigas): A Local Food Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Noor Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.W. Mohd Effendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environment, Agriculture and Food Sciences - ICEAFS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization to lithium for the assessment of anthropogenic input of heavy metals in the bottom sediment from Gulf of Morbihan, South Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Chuan Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Azhar Shazili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOC/WESTPAC 8th Internatiomnal Scientific Symposium. Ocean Climate and Marine Ecosystems in the Western Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Busan, South Korea. pp.357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00779324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new 1:250000 geological map of the South Brittany continental margin (Lorient sheet): a synthesis of the substratum and Quaternary geology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Impact des facteurs naturels et anthropiques sur l'évolution d'un environnement estuarien : Exemple de l'estuaire de la Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Traini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.321</w:t>
+              <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576273v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00573374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des facteurs naturels et anthropiques sur l'évolution d'un environnement estuarien : Exemple de l'estuaire de la Vilaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">The new 1:250000 geological map of the South Brittany continental margin (Lorient sheet): a synthesis of the substratum and Quaternary geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.331</w:t>
+              <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00573374v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variscan terranes, Cenozoic units and deformations of the South Brittany continental shelf and their influence on the pattern of the quaternary fluvial system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.322-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00576277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions nature/société et vulnérabilité du littoral : quelques exemples en Bretagne Sud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« le littoral : subir, dire, agir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lille, France. http://www.ifresi.univ-lille1.fr/Littoral2008/Themes/Theme_4/Seance1/Pian.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vilaine river estuary in the Bay of Biscay : Insight into geomorphologic controls on estuarine sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Traini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-05586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00280130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Nature/Société et fonctionnement du littoral très anthropisé de Bretagne Sud : approche systémique à l'échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire " le littoral : subir, dire, agir ",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lille, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00377173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions nature/société et vulnérabilité du littoral : quelques exemples en Bretagne sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire «Le littoral : subir, dire, agir»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoral lakes along the Atlantic shorelines of Southern Brittany, France: Archives of sea level variations and storm events during Holocene times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress of Limnogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00261069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie à 1/250000 de la plate-forme de Bretagne Sud : paléovallées quaternaires et structures du substratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00261083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sédimentaire holocène et actuelle de l'estuaire de la Vilaine (Bretagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Traini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00261092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la dynamique du littoral armoricain depuis 1 Million d'années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Printemps Réseau des Universités Ouest Atlantiques " Dynamique et représentations du Littoral "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du domaine côtier sud armoricain à l'échelle des temps géologiques : Le pléistocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès " Golfe du Morbihan et environnements côtiers "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and infilling of Quaternary incised valleys on the Armorican margin of the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Perez-Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 th International Symposium on Oceanography of the Bay of Biscay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South Brittany substratum morphology and quaternary fluvial system : contributions to new 2D and 3D views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association des Sédimentologistes Français 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Marseille, France. pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15025,1344 +15683,1344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of inherited structuresand alongshore hydrodynamics over the spatio temporal coastal dynamics along the Gavres Penthièvre, South Brittany, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Zone Management During Changing Climate and Rising Sea Level: Transcendence of Institutional, Geographic, and Subject Field Barriers Is the Key</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kumaraswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-12, 2019, 978-0-12-814350-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlinking of Rivers as a Strategy to Mitigate Coeval Floods and Droughts: India in Focus With Perspectives on Coastal Zone Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Morphobathymetrical Changes of the Vilaine Estuary (South Brittany, France): Discrimination of Natural and Anthropogenic Forcings and Assessment for Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Traini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu Ramkumar</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Ramkumar, M; James, RA; Menier, D; Kumaraswamy, K. </w:t>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COASTAL ZONE MANAGEMENT: GLOBAL PERSPECTIVES, REGIONAL PROCESSES, LOCAL ISSUES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coastal Zone Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.485-500, 2019, 978-0-12-814350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125430v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of the Administrative-Legal, Physical-Natural, and Socio-Economic Subsystems of the Bay of Saint Brieuc, France: Implications for Effective Coastal Zone Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Delanoe</w:t>
+                <w:t xml:space="preserve">Interlinking of Rivers as a Strategy to Mitigate Coeval Floods and Droughts: India in Focus With Perspectives on Coastal Zone Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kumaraswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Balasubramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramkumar, M; James, RA; Menier, D; Kumaraswamy, K. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Zone Managment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00011-2⟩</w:t>
+              <w:t xml:space="preserve">COASTAL ZONE MANAGEMENT: GLOBAL PERSPECTIVES, REGIONAL PROCESSES, LOCAL ISSUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELSEVIER SCIENCE BV, pp.431-470, 2019, 978-0-12-814350-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00019-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378921v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Morphobathymetrical Changes of the Vilaine Estuary (South Brittany, France): Discrimination of Natural and Anthropogenic Forcings and Assessment for Future Trends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">An Assessment of the Administrative-Legal, Physical-Natural, and Socio-Economic Subsystems of the Bay of Saint Brieuc, France: Implications for Effective Coastal Zone Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea del Estal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Zone Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Zone Managment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-0-12-814350-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00011-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376102v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of Inherited Structures, and Longshore Hydrodynamics Over the Spatio-Temporal Coastal Dynamics Along the Gavres-Penthievre, South Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramkumar, M; James, RA; Menier, D; Kumaraswamy, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COASTAL ZONE MANAGEMENT: GLOBAL PERSPECTIVES, REGIONAL PROCESSES, LOCAL ISSUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER SCIENCE BV, pp.181-205, 2019, 978-0-12-814350-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Statistical Analyses of Clifftop Retreat in the Gulf of Morbihan and Quiberon Peninsula, France: Implications on Cliff Evolution and Coastal Zone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.131-153, 2019, 978-0-12-814350-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assessment of the Administrative-Legal, Physical-Natural, and Socio-Economic Subsystems of the Bay of Saint Brieuc, France: Implications for Effective Coastal Zone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea del Estal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gensac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management. Global Perspectives, Regional Processes, Local Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.251-276, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IV : Morphologie du substratum rocheux et remplissage sédimentaire meuble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas géologique de la Baie de Lannion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-88, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte géomorphologique et paleoenvironnemental en Bretagne Sud à l'Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Cassen (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de la table, explorations archéologiques et discours savants sur une architecture restaurée à Lochmariaquer, Morbihan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARA, CNRS et Université de Nantes, pp.800-813, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00573355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basement control on shaping and infilling of valleys incised at the southern coast of Brittany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert W. Dalrymple, Dale A. Leckie and Roderick W. Tillman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incised Valleys in Time and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEPM, pp.37-55, 2007, SEPM, Special Publication n°85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00194020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16372,1106 +17030,1106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEO ST BRIEUC 2022 - Oceanographic cruise - https://doi.org/10.17600/18002044 - Avril 2022 - Campagne océanographique en Baie de St Brieuc et en Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campagne Océanographique en Baie de St Brieuc et en Manche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOGOLFE III - Oceanographic Cruise - https://doi.org/10.17600/18001635 - Octobre 2021 - Campagne océanographique à l'entrée du Golfe du Morbihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanographic cruise GEOSAINTBRIEUC18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17600/18000412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice de la carte géologique de France au 1/50000 : feuille de Vannes St GILDAS-DE-RHUIS Feuille 417</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hallégouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00657370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte géologique de Vannes St Gildas-de-Rhuys à 1/50000 feuille 417</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Turillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hallégouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00657367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’estuaire de la Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Traini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte géologique de la France à 250 000 ème de la marge continentale : Lorient, Bretagne Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00379886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanographic cruise GEOECROU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17600/8070060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanographic cruise GEOETEL 07</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17600/7480050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Groix n'était pas encore une île</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ballevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanographic cruise GEOBLAVET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17600/1070170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanographic cruise GEODET 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17600/70090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17481,269 +18139,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outer Shelf 3d Geomorphological Features in the Plio-Pleistocene of the Brazilian Equatorial Margin: Depositional System Driven by 405 Kyr Cyclicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Hugo Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marin Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Environmental Significance of Heavy Metals Pollution in Surficial Sediments of South Brittany Waters, France: An Ecological Risk Assessment Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Chuan Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Azhar Mohamed Shazili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17753,513 +18411,513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Zone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arthur James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppanagounder Kumaraswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. pp.570, 2019, 978-0-12-814350-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustasy, High-Frequency Sea-Level Cycles and Habitat Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux fluviatiles anciens du plateau continental de Bretagne Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Augris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-2844331731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers d'archéologie subaquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18, pp.30, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estuaire de la Vilaine : dynamique actuelle et sédimentation récente, les vallées incisées et leur remplissage pléistocène. 12 ème Congrès de l' Association des Sédimentologistes Français, octobre 2009, Rennes, livret d'excursion, Publication ASF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Traini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association des Sedimentologues Français, 44 p., 2009, Publications ASF n°66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00573366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId433"/>
+      <w:footerReference w:type="default" r:id="rId461"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18406,51 +19064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Joseph Mathew" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sautter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu. Ramkumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuvairavasamy Ramkumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fathima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Nagarajan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03485730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franto Novico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Mathew" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Ramkumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105399" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chuan Ong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Juan Pan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Mohamed Shazili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2021.111004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Hadrijantie Sudjono" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Egon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.35003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Siddiqui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelya Makhankova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Betzler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64119-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj J. Mathew" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.06.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Muthuvairavasamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Ahmed Siddiqui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Rai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawani Singh G. Desai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66550-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Ariffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135963" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.04.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poppelreiter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3942" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumaraswamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegankumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1724" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siddiqui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106771" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02445862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cherfils" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Estourn&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-009.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poon Xin Hui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Mohideen Abdul Rahaman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Balasundareshwaran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppusamy Balasubramani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3520" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nur Fathiyah Jamaludin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0812-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.10.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi A. Rahman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.04.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Weng Sum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassaan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3013-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00620-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair A. Siddiqui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2016.05.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13202-016-0301-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briend" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0267" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.04.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WP5KHPT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.04.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1QTW4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jousselin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dattilo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kerdraon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.11.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVW2N2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Gaurav Kumar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.05.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-935G7VX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mathew" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.06.025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185355v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow W. Sum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-015-1787-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Chalabi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King King Ting" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF9HTNM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378261v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N Fathiyath Jamaludin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Abdul Rahman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chee Meng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppanagounder Kumaraswamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10668" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTK0RQBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10722" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P47F1Q4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Yazid Mansor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWTFV8TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376631v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Siddiqui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mansor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D53BG061-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01136954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Shazili" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Kamaruzzaman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Naim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/358183" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827410v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.02.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WC8D6X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378439v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W.M Effendy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378804v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL5JZ4H3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771468v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2012.2215.2224" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00659101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657357v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657344v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378905v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benheng Shi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.11.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00295269v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.05.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379427v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657400v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.737" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885168v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350352v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arce Chamorro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Binnie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927221v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Dunai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753101v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Irat&#231;abal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daguinos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lujan Martinez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lilienfeld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Himmelstein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Koch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wimmer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887017v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472314v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472743v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472339v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376591v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133090v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mansor" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Estournes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472734v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gosh D." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472471v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472736v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472369v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472358v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472352v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472746v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Jimenez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472501v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472321v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376540v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472738v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472455v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Farahin Mohamad Morshidi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Sara Izzati Bashad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tongkul" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472439v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sathiamurthy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472747v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779330v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalabi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King King" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779332v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Chuan Ong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472775v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Noor Azhar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472757v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ting" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Warrlich" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779343v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472770v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378818v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mohd Effendy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779324v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Shazili" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576273v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573374v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576277v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322698v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280130v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377173v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379172v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261069v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261092v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118496v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118499v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118491v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Belmonte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114587v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016088v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375846v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125430v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00019-7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378921v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea del Estal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delanoe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00011-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376102v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125428v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00008-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375803v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958718v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383018v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573355v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scalliet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913674v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913682v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386886v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/18000412" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657370v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauris" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657367v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turillot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379088v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379886v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386777v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/8070060" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386833v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/7480050" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379280v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386657v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/1070170" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386739v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/70090" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05251152v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376122v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arthur James" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376258v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376665v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Augris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boujot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573366v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570700v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramkumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Athira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowsickraja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandhammal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.70238" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fathima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sugavanam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Velliyangiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selvakumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00221-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Joseph Mathew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sautter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu. Ramkumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdani Soehaimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatang Padmawidjaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subagio Subagio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrin Tohari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Juni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venkateshwaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mathew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreerhishya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meenumol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaviraj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GABP241012001R" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuvairavasamy Ramkumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Nagarajan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03485730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franto Novico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Mathew" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Ramkumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105399" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chuan Ong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Juan Pan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Mohamed Shazili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2021.111004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Hadrijantie Sudjono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Egon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.35003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Siddiqui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3871" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelya Makhankova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Betzler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64119-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj J. Mathew" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.06.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Muthuvairavasamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Ahmed Siddiqui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Rai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawani Singh G. Desai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66550-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poppelreiter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3942" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Ariffin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402439v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siddiqui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106771" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumaraswamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegankumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1724" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02445862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cherfils" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Estourn&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-009.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poon Xin Hui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Mohideen Abdul Rahaman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Balasundareshwaran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppusamy Balasubramani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3520" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nur Fathiyah Jamaludin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0812-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.10.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathew" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi A. Rahman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Weng Sum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassaan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3013-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00620-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376369v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair A. Siddiqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2016.05.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13202-016-0301-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.04.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WP5KHPT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376449v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briend" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0267" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.04.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1QTW4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jousselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dattilo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kerdraon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.11.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVW2N2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Gaurav Kumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.05.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-935G7VX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.06.025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185355v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow W. Sum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-015-1787-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Chalabi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King King Ting" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF9HTNM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N Fathiyath Jamaludin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chee Meng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Abdul Rahman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppanagounder Kumaraswamy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10668" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTK0RQBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10722" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P47F1Q4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Yazid Mansor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWTFV8TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Siddiqui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mansor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D53BG061-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01136954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Shazili" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Kamaruzzaman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Naim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/358183" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.02.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WC8D6X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W.M Effendy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL5JZ4H3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2012.2215.2224" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00659101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657357v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657344v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.11.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benheng Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00295269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.05.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379427v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657400v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.737" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885168v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350352v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arce Chamorro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Binnie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927221v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Dunai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Irat&#231;abal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952139v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daguinos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lujan Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952023v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951993v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lilienfeld" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Himmelstein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Koch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wimmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472743v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472331v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472339v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376591v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mansor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Estournes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gosh D." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472369v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472358v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472352v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472471v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Jimenez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472321v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parham" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sathiamurthy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Farahin Mohamad Morshidi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Sara Izzati Bashad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tongkul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472747v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779330v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalabi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King King" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472775v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Noor Azhar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779332v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Chuan Ong" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472770v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472757v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ting" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Warrlich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779343v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378818v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mohd Effendy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Shazili" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573374v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576273v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322698v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379172v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261069v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261092v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118496v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118499v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118491v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Belmonte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114587v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375846v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376102v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125430v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00019-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378921v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea del Estal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delanoe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00011-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125428v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00008-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375803v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383018v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573355v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scalliet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913682v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386886v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/18000412" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657370v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379088v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379886v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386777v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/8070060" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386833v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/7480050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379280v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386657v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/1070170" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386739v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/70090" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05251152v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376122v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arthur James" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376258v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Augris" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379005v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boujot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>