--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2661,295 +2661,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological characterization, petrophysical properties and reservoir quality assessment of the onshore Sandakan Formation, Borneo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of buried historical structures in the Kaveri-Kollidam interfluve, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu. Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Siddiqui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+                <w:t xml:space="preserve">K. Kumaraswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Usman</w:t>
+                <w:t xml:space="preserve">K. Balasubramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdul Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jegankumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106771⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402439v1</w:t>
+                <w:t xml:space="preserve">hal-02376163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of buried historical structures in the Kaveri-Kollidam interfluve, southern India</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentological characterization, petrophysical properties and reservoir quality assessment of the onshore Sandakan Formation, Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abdul Rahaman</w:t>
+                <w:t xml:space="preserve">A. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jegankumar</w:t>
+                <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (1), pp.73-88. </w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/arp.1724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376163v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Sediment Mobilization in the Inner Continental Shelf of the Bay of Biscay: Implications for Regional Sediment Budget Offshore to Onshore</w:t>
               </w:r>
@@ -12740,368 +12740,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary analysis of palaeochannels and associated depositional system of bay of Terengganu (West Malaysia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphological analysis of the Northwestern Peninsular Malaysia: basin opening and uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Geoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kuala Terrengganu, Malaysia</w:t>
+              <w:t xml:space="preserve">EGU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472439v1</w:t>
+                <w:t xml:space="preserve">hal-02472738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphostructural analysis of onshore and offshore sabah using Digital Elevation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Farahin Mohamad Morshidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Sara Izzati Bashad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tongkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological analysis of the Northwestern Peninsular Malaysia: basin opening and uplift</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary analysis of palaeochannels and associated depositional system of bay of Terengganu (West Malaysia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Parham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sathiamurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Azhar Mohamed Shazili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">National Geoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kuala Terrengganu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472738v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ups-and-Downs of Borneo</w:t>
               </w:r>
@@ -13271,377 +13271,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00779330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.C. Ong</w:t>
+                <w:t xml:space="preserve">Morphological indicators of growth stages in carbonates platform evolution: comparison between present-day and Miocene platforms of Northern Borneo, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">King King Ting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSRC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">EGU 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012-04-22, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472775v1</w:t>
+                <w:t xml:space="preserve">hal-02472762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Noor Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Revillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-12815-2</w:t>
+              <w:t xml:space="preserve">PSRC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00779332v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological indicators of growth stages in carbonates platform evolution: comparison between present-day and Miocene platforms of Northern Borneo, Malaysia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">King King Ting</w:t>
+                <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng-Chuan Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012-04-22, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-12815-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472762v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00779332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
               </w:r>
@@ -13653,77 +13653,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Noor Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Revillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13899,77 +13899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSRC 2012 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14007,51 +14007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of Metallic Trace Element in South Brittany Coastal (France) Using Oyster (C. Gigas): A Local Food Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Noor Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14115,51 +14115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization to lithium for the assessment of anthropogenic input of heavy metals in the bottom sediment from Gulf of Morbihan, South Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Chuan Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15848,51 +15848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kumaraswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-12, 2019, 978-0-12-814350-6</w:t>
@@ -16072,77 +16072,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kumaraswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Balasubramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramkumar, M; James, RA; Menier, D; Kumaraswamy, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COASTAL ZONE MANAGEMENT: GLOBAL PERSPECTIVES, REGIONAL PROCESSES, LOCAL ISSUES</w:t>
@@ -19064,51 +19064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570700v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramkumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Athira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowsickraja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandhammal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.70238" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fathima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sugavanam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Velliyangiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selvakumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00221-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Joseph Mathew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sautter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu. Ramkumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdani Soehaimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatang Padmawidjaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subagio Subagio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrin Tohari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Juni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venkateshwaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mathew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreerhishya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meenumol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaviraj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GABP241012001R" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuvairavasamy Ramkumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Nagarajan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03485730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franto Novico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Mathew" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Ramkumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105399" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chuan Ong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Juan Pan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Mohamed Shazili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2021.111004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Hadrijantie Sudjono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Egon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.35003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Siddiqui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3871" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelya Makhankova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Betzler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64119-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj J. Mathew" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.06.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Muthuvairavasamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Ahmed Siddiqui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Rai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawani Singh G. Desai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66550-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poppelreiter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3942" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Ariffin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402439v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siddiqui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106771" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumaraswamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegankumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1724" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02445862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cherfils" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Estourn&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-009.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poon Xin Hui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Mohideen Abdul Rahaman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Balasundareshwaran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppusamy Balasubramani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3520" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nur Fathiyah Jamaludin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0812-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.10.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathew" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi A. Rahman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Weng Sum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassaan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3013-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00620-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376369v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair A. Siddiqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2016.05.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13202-016-0301-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.04.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WP5KHPT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376449v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briend" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0267" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.04.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1QTW4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jousselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dattilo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kerdraon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.11.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVW2N2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Gaurav Kumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.05.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-935G7VX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.06.025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185355v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow W. Sum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-015-1787-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Chalabi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King King Ting" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF9HTNM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N Fathiyath Jamaludin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chee Meng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Abdul Rahman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppanagounder Kumaraswamy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10668" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTK0RQBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10722" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P47F1Q4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Yazid Mansor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWTFV8TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Siddiqui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mansor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D53BG061-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01136954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Shazili" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Kamaruzzaman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Naim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/358183" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.02.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WC8D6X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W.M Effendy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL5JZ4H3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2012.2215.2224" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00659101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657357v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657344v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.11.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benheng Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00295269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.05.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379427v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657400v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.737" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885168v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350352v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arce Chamorro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Binnie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927221v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Dunai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Irat&#231;abal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952139v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daguinos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lujan Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952023v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951993v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lilienfeld" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Himmelstein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Koch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wimmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472743v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472331v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472339v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376591v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mansor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Estournes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gosh D." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472369v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472358v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472352v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472471v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Jimenez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472321v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parham" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sathiamurthy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Farahin Mohamad Morshidi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Sara Izzati Bashad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tongkul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472747v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779330v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalabi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King King" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472775v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Noor Azhar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779332v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Chuan Ong" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472770v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472757v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ting" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Warrlich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779343v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378818v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mohd Effendy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Shazili" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573374v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576273v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322698v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379172v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261069v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261092v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118496v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118499v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118491v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Belmonte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114587v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375846v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376102v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125430v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00019-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378921v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea del Estal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delanoe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00011-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125428v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00008-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375803v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383018v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573355v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scalliet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913682v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386886v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/18000412" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657370v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379088v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379886v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386777v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/8070060" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386833v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/7480050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379280v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386657v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/1070170" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386739v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/70090" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05251152v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376122v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arthur James" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376258v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Augris" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379005v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boujot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570700v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramkumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Athira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowsickraja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandhammal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.70238" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fathima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sugavanam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Velliyangiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selvakumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00221-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Joseph Mathew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sautter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu. Ramkumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdani Soehaimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatang Padmawidjaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subagio Subagio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrin Tohari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Juni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venkateshwaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mathew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreerhishya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meenumol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaviraj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GABP241012001R" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuvairavasamy Ramkumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Nagarajan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03485730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franto Novico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Mathew" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Ramkumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105399" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chuan Ong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Juan Pan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Mohamed Shazili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2021.111004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Hadrijantie Sudjono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Egon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.35003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Siddiqui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3871" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelya Makhankova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Betzler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64119-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj J. Mathew" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.06.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Muthuvairavasamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Ahmed Siddiqui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Rai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawani Singh G. Desai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66550-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poppelreiter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3942" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Ariffin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumaraswamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegankumar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1724" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siddiqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106771" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02445862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cherfils" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Estourn&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-009.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poon Xin Hui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Mohideen Abdul Rahaman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Balasundareshwaran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppusamy Balasubramani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3520" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nur Fathiyah Jamaludin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0812-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.10.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathew" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi A. Rahman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Weng Sum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassaan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3013-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00620-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376369v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair A. Siddiqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2016.05.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13202-016-0301-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.04.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WP5KHPT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376449v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briend" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0267" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.04.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1QTW4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jousselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dattilo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kerdraon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.11.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVW2N2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Gaurav Kumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.05.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-935G7VX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.06.025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185355v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow W. Sum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-015-1787-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Chalabi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King King Ting" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF9HTNM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N Fathiyath Jamaludin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chee Meng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Abdul Rahman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppanagounder Kumaraswamy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10668" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTK0RQBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10722" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P47F1Q4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Yazid Mansor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWTFV8TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Siddiqui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mansor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D53BG061-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01136954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Shazili" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Kamaruzzaman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Naim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/358183" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.02.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WC8D6X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W.M Effendy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL5JZ4H3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2012.2215.2224" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00659101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657357v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657344v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.11.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benheng Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00295269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.05.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379427v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657400v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.737" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885168v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350352v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arce Chamorro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Binnie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927221v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Dunai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Irat&#231;abal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952139v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daguinos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lujan Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952023v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951993v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lilienfeld" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Himmelstein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Koch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wimmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472743v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472331v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472339v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376591v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mansor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Estournes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gosh D." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472369v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472358v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472352v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472471v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Jimenez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472321v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472738v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472455v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Farahin Mohamad Morshidi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Sara Izzati Bashad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tongkul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parham" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sathiamurthy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472747v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779330v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalabi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King King" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472762v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472775v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Noor Azhar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779332v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Chuan Ong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472770v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472757v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ting" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Warrlich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779343v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378818v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mohd Effendy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Shazili" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573374v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576273v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322698v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379172v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261069v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261092v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118496v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118499v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118491v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Belmonte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114587v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375846v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376102v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125430v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00019-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378921v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea del Estal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delanoe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00011-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125428v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00008-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375803v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383018v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573355v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scalliet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913682v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386886v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/18000412" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657370v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379088v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379886v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386777v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/8070060" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386833v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/7480050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379280v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386657v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/1070170" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386739v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/70090" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05251152v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376122v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arthur James" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376258v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Augris" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379005v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boujot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>