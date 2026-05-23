--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2263,173 +2263,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03685643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic stratigraphy and sedimentology of a Miocene carbonate platform in Luconia, South China Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adelya Makhankova</w:t>
+                <w:t xml:space="preserve">Total vulnerability of the littoral zone to climate change-driven natural hazards in north Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Poppelreiter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.3942⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 706, pp.135963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962161v1</w:t>
+                <w:t xml:space="preserve">hal-02428243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon reserves of the South China Sea: Implications for regional energy security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2478,612 +2482,608 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (1-2), pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engeos.2020.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total vulnerability of the littoral zone to climate change-driven natural hazards in north Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic stratigraphy and sedimentology of a Miocene carbonate platform in Luconia, South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelya Makhankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Menier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Poppelreiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 706, pp.135963. </w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gj.3942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428243v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of buried historical structures in the Kaveri-Kollidam interfluve, southern India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mu. Ramkumar</w:t>
+                <w:t xml:space="preserve">Holocene Sediment Mobilization in the Inner Continental Shelf of the Bay of Biscay: Implications for Regional Sediment Budget Offshore to Onshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kumaraswamy</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Cherfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Balasubramani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Jegankumar</w:t>
+                <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arp.1724⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France. Castelle, B. and Chaumillon, E. (eds.),, 88 (SP1), pp.110-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI88-009.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376163v1</w:t>
+                <w:t xml:space="preserve">insu-02445862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological characterization, petrophysical properties and reservoir quality assessment of the onshore Sandakan Formation, Borneo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of buried historical structures in the Kaveri-Kollidam interfluve, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu. Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kumaraswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Balasubramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Siddiqui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+                <w:t xml:space="preserve">S. Abdul Rahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Usman</w:t>
+                <w:t xml:space="preserve">R. Jegankumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.73-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/arp.1724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402439v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Sediment Mobilization in the Inner Continental Shelf of the Bay of Biscay: Implications for Regional Sediment Budget Offshore to Onshore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Menier</w:t>
+                <w:t xml:space="preserve">Sedimentological characterization, petrophysical properties and reservoir quality assessment of the onshore Sandakan Formation, Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Estournès</w:t>
+                <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France. Castelle, B. and Chaumillon, E. (eds.),, 88 (SP1), pp.110-121. </w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI88-009.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02445862v1</w:t>
+                <w:t xml:space="preserve">hal-02402439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural controls on polyphase hydrothermal dolomitization in the Kinta Valley, Malaysia: Paragenesis and regional tectono-magmatism</w:t>
               </w:r>
@@ -3363,51 +3363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siti Nur Fathiyah Jamaludin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (1), pp.155 - 168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3971,861 +3971,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic hierarchy of sandstone facies quality and static connectivity: An example from the Eocene Miri Formation, Sarawak Basin, Borneo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
+                <w:t xml:space="preserve">Early Cenozoic rapid flight enigma of the Indian subcontinent Q5 resolved: Roles of topographic top loading and subcrustal erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chow Weng Sum</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-017-3013-1⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402589v1</w:t>
+                <w:t xml:space="preserve">hal-02376369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape response to progressive tectonic and climatic forcing in NW Borneo: Implications for geological and geomorphic controls on flood hazard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D and 3D seismic simulation for fault modeling : exploratory revision from the Gullfaks field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hassaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00620-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Exploration and Production Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.417-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13202-016-0301-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696398v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Cenozoic rapid flight enigma of the Indian subcontinent Q5 resolved: Roles of topographic top loading and subcrustal erosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Landscape response to progressive tectonic and climatic forcing in NW Borneo: Implications for geological and geomorphic controls on flood hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00620-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376369v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D seismic simulation for fault modeling : exploratory revision from the Gullfaks field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
+                <w:t xml:space="preserve">Generic hierarchy of sandstone facies quality and static connectivity: An example from the Eocene Miri Formation, Sarawak Basin, Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair Ahmed Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Weng Sum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hassaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Exploration and Production Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (2), pp.417-432. </w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13202-016-0301-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12517-017-3013-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402619v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological, geophysical, and inherited tectonic imprints on the climate and contrasting coastal geomorphology of the Indian peninsula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relict geomorphological and structural control on the coastal sediment partitioning, North of Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.04.008⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (1), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2016/0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376464v1</w:t>
+                <w:t xml:space="preserve">hal-02376449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relict geomorphological and structural control on the coastal sediment partitioning, North of Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Geological, geophysical, and inherited tectonic imprints on the climate and contrasting coastal geomorphology of the Indian peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.52-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/zfg/2016/0267⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376449v1</w:t>
+                <w:t xml:space="preserve">hal-02376464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage basin and topographic analysis of a tropical landscape: Insights into surface and tectonic processes in northern Borneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,64 +5060,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active tectonic deformation along rejuvenated faults in tropical Borneo: Inferences obtained from tectono-geomorphic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashi Gaurav Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,299 +5183,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Natural Evolution and Human Impact on Estuarine Morpho-sedimentary Development: A Case Study from the Vilaine Estuary, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of littoral sandstones reveal variance in reservoir flow patterns: an example from Nyalau formation, east Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Traini</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Weng Sum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01170104v1</w:t>
+                <w:t xml:space="preserve">hal-02402694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of littoral sandstones reveal variance in reservoir flow patterns: an example from Nyalau formation, east Malaysia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinguishing Natural Evolution and Human Impact on Estuarine Morpho-sedimentary Development: A Case Study from the Vilaine Estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Traini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 163 (B), pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402694v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01170104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onshore Sandstone Facies Characteristics and Reservoir Quality of Nyalau Formation, Sarawak, East Malaysia: An Analogue to Subsurface Reservoir Quality Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numair A. Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5483,51 +5483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chow W. Sum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj J. Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, in press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5561,51 +5561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological indicators of structural control, relative sea-level fluctuations and platform drowning on present-day and Miocene carbonate platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5697,122 +5697,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between syn-depositional faulting and carbonate growth in Central Luconia Province, Malaysia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tertiary Sarawak Basin Origin: A Small Step in Demystifying the Ambiguity*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.N Fathiyath Jamaludin</w:t>
+                <w:t xml:space="preserve">Abdul Hadi Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Geological Society of Malaysia</w:t>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378261v1</w:t>
+                <w:t xml:space="preserve">hal-02376612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological features of the kinta valley</w:t>
               </w:r>
@@ -5850,51 +5880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chow Weng Sum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platform, a journal of engineering, Science and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (2), pp.13</w:t>
@@ -5917,303 +5947,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tertiary Sarawak Basin Origin: A Small Step in Demystifying the Ambiguity*</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David D. Menier</w:t>
+                <w:t xml:space="preserve">Identification, categorisation and protection of geoheritage sites of the cauvery basin, South India, for educational, research and geotourism purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Hadi Abdul Rahman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kuppanagounder Kumaraswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyotsana Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">The Indian Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.1 - 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376612v1</w:t>
+                <w:t xml:space="preserve">hal-02428507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, categorisation and protection of geoheritage sites of the cauvery basin, South India, for educational, research and geotourism purposes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between syn-depositional faulting and carbonate growth in Central Luconia Province, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuppanagounder Kumaraswamy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Menier</w:t>
+                <w:t xml:space="preserve">S.N Fathiyath Jamaludin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Indian Geographical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.1 - 13</w:t>
+              <w:t xml:space="preserve">Bulletin of the Geological Society of Malaysia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428507v1</w:t>
+                <w:t xml:space="preserve">hal-02378261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact morphologique et hydrodynamique d’une période de forte énergie sur le domaine intertidal d’une plage de baie et de trois plages de poche mésotidales en milieu semi-abrité : exemple de la tempête Xynthia en presqu’île de Rhuys (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6285,51 +6285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des comportements morphodynamiques des plages de Bretagne Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6388,64 +6388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence stratigraphic modelling and reservoir architecture of the shallow marine successions of Baram field, West Baram Delta, offshore Sarawak, East Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hadi Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Yazid Mansor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6530,51 +6530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N A Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Petroleum and Geoscience Engineering (IJPGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.81 - 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6625,64 +6625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Mansor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6754,51 +6754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical Characteristics of Heavy Metals Concentration in Sediments of Quiberon Bay Waters, South Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A.M. Shazili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6901,51 +6901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tourrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6979,77 +6979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgressive systems tract of a ria-type estuary: The Late Holocene Vilaine River drowned valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Traini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7324,64 +7324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paleo-Etel River incised valley on the Southern Brittany inner shelf (Atlantic coast, France): Preservation of Holocene transgression within the remnant of a middle Pleistocene incision?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7483,51 +7483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of Metallic Trace Elements in Surficial Sediments of the Gulf of Morbihan, Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A.M. Shazili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7587,51 +7587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms - Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8002,64 +8002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.Textuel, 05.01.2011</w:t>
@@ -8101,51 +8101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a geodatabase to carry out a multivariate analysis of coastline variations at various time and space scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64A, pp.1722-1726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8196,51 +8196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 A, pp.1845-1849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8414,316 +8414,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried fluvial incisions as a record of Middle–Late Miocene eustasy fall on the Armorican Shelf (Bay of Biscay, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+                <w:t xml:space="preserve">Integration of the risk of heritage loss into the vulnerability assessment of the South Brittany coast (France): implications for coastal vulnerability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Regnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563648v1</w:t>
+                <w:t xml:space="preserve">hal-02378905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the risk of heritage loss into the vulnerability assessment of the South Brittany coast (France): implications for coastal vulnerability analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benheng Shi</w:t>
+                <w:t xml:space="preserve">Buried fluvial incisions as a record of Middle–Late Miocene eustasy fall on the Armorican Shelf (Bay of Biscay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268 (1-4), pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378905v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holocene transgression as recorded by incised-valley infilling in a rocky coast context with low sediment supply (southern Brittany, western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8865,51 +8865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (10–11), pp.1250-1266</w:t>
@@ -8951,64 +8951,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incised-valley morphologies and sedimentary-fills within the inner shelf of the northern Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9055,77 +9055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inherited fault control on the drainage pattern and infilling sequences of late glacial incised valley, SE coast of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9433,76 +9433,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vallées fossiles de la baie de la Vilaine : nature et évolution du prisme sédimentaire côtier du Pléistocène armoricain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Les vallees fossiles de la baie de la Vilaine; nature et evolution du prisme sedimentaire cotier du Pleistocene armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Menier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9516,118 +9516,127 @@
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 172 (6), pp.737-749</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 172 (6), pp.737-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/172.6.737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379427v1</w:t>
+                <w:t xml:space="preserve">insu-00657400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vallees fossiles de la baie de la Vilaine; nature et evolution du prisme sedimentaire cotier du Pleistocene armoricain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Les vallées fossiles de la baie de la Vilaine : nature et évolution du prisme sédimentaire côtier du Pléistocène armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David D. Menier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9641,78 +9650,69 @@
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 172 (6), pp.737-749. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 172 (6), pp.737-749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/172.6.737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00657400v1</w:t>
+                <w:t xml:space="preserve">hal-02379427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pédologique du milieu prairial en Margeride</w:t>
               </w:r>
@@ -11162,51 +11162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numair Ahmed Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hassaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPG 2014 International Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11257,51 +11257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numair Ahmed Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chow Weng Sum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11378,51 +11378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.2014 - 1508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11447,51 +11447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology and regional stratigraphic model of Cenozoic deposits from “Continental to Marine” of Western Peninsular Malaysia and Strait of Malacca.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mansor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11566,709 +11566,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01133090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Pre-Late Miocene Rifting by Seismic Reconstruction in Central Luconia Province, Sarawak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siti Nur Fathiyah Jamaludin</w:t>
+                <w:t xml:space="preserve">Tectonic and Eustatic Controls on Miocene Sedimentation of Nyalau Formation (Sarawak, Borneo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Yazid Mansor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">National Geoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kuala Terrengganu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472734v1</w:t>
+                <w:t xml:space="preserve">hal-02472369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and Eustatic Controls on Miocene Sedimentation of Nyalau Formation (Sarawak, Borneo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+                <w:t xml:space="preserve">The Malay basin ridge and graben model: a five-fold tectono-stratigraphic sub-division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Mansor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Geoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kuala Terrengganu, Malaysia</w:t>
+              <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472369v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Malay basin ridge and graben model: a five-fold tectono-stratigraphic sub-division</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yazid Mansor</w:t>
+                <w:t xml:space="preserve">Depositional Setting Interpretation from Outcrop Lithofacies Analysis of Some Shallow-marine Sequences of Nyalau Formation, Sarawak, East Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hadi A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numair Ahmed Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Weng Sum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472358v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional Setting Interpretation from Outcrop Lithofacies Analysis of Some Shallow-marine Sequences of Nyalau Formation, Sarawak, East Malaysia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+                <w:t xml:space="preserve">The Role of Faulting on the Growth of a Carbonate Platform: Evidence from 3D Seismic Analysis and Section Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Nur Fathiyah Jamaludin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Gosh D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">EGU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472352v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Faulting on the Growth of a Carbonate Platform: Evidence from 3D Seismic Analysis and Section Restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siti Nur Fathiyah Jamaludin</w:t>
+                <w:t xml:space="preserve">Geomorphological analysis of the Northwestern Peninsular Malaysia: basin opening and uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472736v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological analysis of the Northwestern Peninsular Malaysia: basin opening and uplift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+                <w:t xml:space="preserve">Evidence of Pre-Late Miocene Rifting by Seismic Reconstruction in Central Luconia Province, Sarawak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Nur Fathiyah Jamaludin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Gosh D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472471v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Reactivity and Mobility of MTE in Surface Sediments in Morbihan Coast (South Brittany, France)</w:t>
               </w:r>
@@ -12427,51 +12427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
@@ -12552,51 +12552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
@@ -12677,51 +12677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12740,368 +12740,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological analysis of the Northwestern Peninsular Malaysia: basin opening and uplift</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary analysis of palaeochannels and associated depositional system of bay of Terengganu (West Malaysia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Parham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sathiamurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Azhar Mohamed Shazili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">National Geoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kuala Terrengganu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472738v1</w:t>
+                <w:t xml:space="preserve">hal-02472439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphostructural analysis of onshore and offshore sabah using Digital Elevation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Farahin Mohamad Morshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Sara Izzati Bashad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tongkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIPEG 2014 - International Conference of Integrated Petroleum Engineering and Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary analysis of palaeochannels and associated depositional system of bay of Terengganu (West Malaysia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphological analysis of the Northwestern Peninsular Malaysia: basin opening and uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Geoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kuala Terrengganu, Malaysia</w:t>
+              <w:t xml:space="preserve">EGU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472439v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ups-and-Downs of Borneo</w:t>
               </w:r>
@@ -13169,64 +13169,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological indicators of growth stages in carbonates platform evolution: comparision between present-day and Miocene platforms of Northern Borneo, Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13271,787 +13271,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00779330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological indicators of growth stages in carbonates platform evolution: comparison between present-day and Miocene platforms of Northern Borneo, Malaysia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating the birth, growth and death of Miocene carbonate platforms in the South China Sea, Central Luconia Province, Sarawak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Warrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012-04-22, Austria</w:t>
+              <w:t xml:space="preserve">AGU 2012 - American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472762v1</w:t>
+                <w:t xml:space="preserve">hal-02472757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Noor Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Revillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSRC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">EGU 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472775v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Biomonitoring of Metallic Trace Element in South Brittany Coastal (France) Using Oyster (C. Gigas): A Local Food Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-12815-2</w:t>
+              <w:t xml:space="preserve">PSRC 2012 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00779332v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00779343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.C. Ong</w:t>
+                <w:t xml:space="preserve">Morphological indicators of growth stages in carbonates platform evolution: comparison between present-day and Miocene platforms of Northern Borneo, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">King King Ting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, 2012, 2012-04-22, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472770v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the birth, growth and death of Miocene carbonate platforms in the South China Sea, Central Luconia Province, Sarawak</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+                <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Noor Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2012 - American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">PSRC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472757v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of Metallic Trace Element in South Brittany Coastal (France) Using Oyster (C. Gigas): A Local Food Source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Occurrence and distribution of selected heavy metals in the surface sediments of South Brittany coastal waters: an assessment using pollution indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng-Chuan Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSRC 2012 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-12815-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00779343v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00779332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of Metallic Trace Element in South Brittany Coastal (France) Using Oyster (C. Gigas): A Local Food Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Noor Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14115,64 +14115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization to lithium for the assessment of anthropogenic input of heavy metals in the bottom sediment from Gulf of Morbihan, South Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Chuan Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14217,286 +14217,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00779324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des facteurs naturels et anthropiques sur l'évolution d'un environnement estuarien : Exemple de l'estuaire de la Vilaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">The new 1:250000 geological map of the South Brittany continental margin (Lorient sheet): a synthesis of the substratum and Quaternary geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.331</w:t>
+              <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00573374v1</w:t>
+                <w:t xml:space="preserve">insu-00576273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new 1:250000 geological map of the South Brittany continental margin (Lorient sheet): a synthesis of the substratum and Quaternary geology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Impact des facteurs naturels et anthropiques sur l'évolution d'un environnement estuarien : Exemple de l'estuaire de la Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Traini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.321</w:t>
+              <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576273v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00573374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variscan terranes, Cenozoic units and deformations of the South Brittany continental shelf and their influence on the pattern of the quaternary fluvial system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14573,51 +14573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« le littoral : subir, dire, agir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lille, France. http://www.ifresi.univ-lille1.fr/Littoral2008/Themes/Theme_4/Seance1/Pian.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14636,273 +14636,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vilaine river estuary in the Bay of Biscay : Insight into geomorphologic controls on estuarine sedimentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Interactions Nature/Société et fonctionnement du littoral très anthropisé de Bretagne Sud : approche systémique à l'échelle régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Regnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-05586</w:t>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire " le littoral : subir, dire, agir ",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lille, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00280130v1</w:t>
+                <w:t xml:space="preserve">insu-00377173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Nature/Société et fonctionnement du littoral très anthropisé de Bretagne Sud : approche systémique à l'échelle régionale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">The Vilaine river estuary in the Bay of Biscay : Insight into geomorphologic controls on estuarine sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Traini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaire " le littoral : subir, dire, agir ",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lille, France. 10 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-05586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00377173v1</w:t>
+                <w:t xml:space="preserve">insu-00280130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions nature/société et vulnérabilité du littoral : quelques exemples en Bretagne sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire «Le littoral : subir, dire, agir»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14953,51 +14953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15035,77 +15035,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie à 1/250000 de la plate-forme de Bretagne Sud : paléovallées quaternaires et structures du substratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15156,77 +15156,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sédimentaire holocène et actuelle de l'estuaire de la Vilaine (Bretagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Traini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15251,64 +15251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la dynamique du littoral armoricain depuis 1 Million d'années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Printemps Réseau des Universités Ouest Atlantiques " Dynamique et représentations du Littoral "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15333,64 +15333,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du domaine côtier sud armoricain à l'échelle des temps géologiques : Le pléistocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès " Golfe du Morbihan et environnements côtiers "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15415,77 +15415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and infilling of Quaternary incised valleys on the Armorican margin of the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Perez-Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15540,64 +15540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South Brittany substratum morphology and quaternary fluvial system : contributions to new 2D and 3D views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15697,64 +15697,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of inherited structuresand alongshore hydrodynamics over the spatio temporal coastal dynamics along the Gavres Penthièvre, South Brittany, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15816,182 +15816,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Zone Management During Changing Climate and Rising Sea Level: Transcendence of Institutional, Geographic, and Subject Field Barriers Is the Key</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+                <w:t xml:space="preserve">Interlinking of Rivers as a Strategy to Mitigate Coeval Floods and Droughts: India in Focus With Perspectives on Coastal Zone Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kumaraswamy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Elsevier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Balasubramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramkumar, M; James, RA; Menier, D; Kumaraswamy, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Zone Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COASTAL ZONE MANAGEMENT: GLOBAL PERSPECTIVES, REGIONAL PROCESSES, LOCAL ISSUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELSEVIER SCIENCE BV, pp.431-470, 2019, 978-0-12-814350-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00019-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375846v1</w:t>
+                <w:t xml:space="preserve">hal-05125430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Morphobathymetrical Changes of the Vilaine Estuary (South Brittany, France): Discrimination of Natural and Anthropogenic Forcings and Assessment for Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Traini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16010,359 +16049,320 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485-500, 2019, 978-0-12-814350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlinking of Rivers as a Strategy to Mitigate Coeval Floods and Droughts: India in Focus With Perspectives on Coastal Zone Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Balasubramani</w:t>
+                <w:t xml:space="preserve">An Assessment of the Administrative-Legal, Physical-Natural, and Socio-Economic Subsystems of the Bay of Saint Brieuc, France: Implications for Effective Coastal Zone Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea del Estal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COASTAL ZONE MANAGEMENT: GLOBAL PERSPECTIVES, REGIONAL PROCESSES, LOCAL ISSUES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Zone Managment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-0-12-814350-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00011-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00019-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05125430v1</w:t>
+                <w:t xml:space="preserve">hal-02378921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of the Administrative-Legal, Physical-Natural, and Socio-Economic Subsystems of the Bay of Saint Brieuc, France: Implications for Effective Coastal Zone Management</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal Zone Management During Changing Climate and Rising Sea Level: Transcendence of Institutional, Geographic, and Subject Field Barriers Is the Key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kumaraswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Zone Managment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Zone Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2019, 978-0-12-814350-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00011-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02378921v1</w:t>
+                <w:t xml:space="preserve">hal-02375846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of Inherited Structures, and Longshore Hydrodynamics Over the Spatio-Temporal Coastal Dynamics Along the Gavres-Penthievre, South Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16456,51 +16456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Statistical Analyses of Clifftop Retreat in the Gulf of Morbihan and Quiberon Peninsula, France: Implications on Cliff Evolution and Coastal Zone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16538,103 +16538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assessment of the Administrative-Legal, Physical-Natural, and Socio-Economic Subsystems of the Bay of Saint Brieuc, France: Implications for Effective Coastal Zone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea del Estal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gensac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management. Global Perspectives, Regional Processes, Local Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.251-276, 2019</w:t>
@@ -16771,77 +16771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte géomorphologique et paleoenvironnemental en Bretagne Sud à l'Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16883,51 +16883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basement control on shaping and infilling of valleys incised at the southern coast of Brittany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17285,51 +17285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice de la carte géologique de France au 1/50000 : feuille de Vannes St GILDAS-DE-RHUIS Feuille 417</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17442,51 +17442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hallégouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17502,259 +17502,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00657367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’estuaire de la Vilaine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Carte géologique de la France à 250 000 ème de la marge continentale : Lorient, Bretagne Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379088v1</w:t>
+                <w:t xml:space="preserve">insu-00379886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte géologique de la France à 250 000 ème de la marge continentale : Lorient, Bretagne Sud</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">L’estuaire de la Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Traini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00379886v1</w:t>
+                <w:t xml:space="preserve">hal-02379088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanographic cruise GEOECROU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17600/8070060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18024,51 +18024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanographic cruise GEODET 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18451,64 +18451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arthur James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppanagounder Kumaraswamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. pp.570, 2019, 978-0-12-814350-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18539,51 +18539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustasy, High-Frequency Sea-Level Cycles and Habitat Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18601,77 +18601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux fluviatiles anciens du plateau continental de Bretagne Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Augris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-2844331731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18807,77 +18807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estuaire de la Vilaine : dynamique actuelle et sédimentation récente, les vallées incisées et leur remplissage pléistocène. 12 ème Congrès de l' Association des Sédimentologistes Français, octobre 2009, Rennes, livret d'excursion, Publication ASF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Traini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association des Sedimentologues Français, 44 p., 2009, Publications ASF n°66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19064,51 +19064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570700v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramkumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Athira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowsickraja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandhammal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.70238" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fathima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sugavanam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Velliyangiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selvakumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00221-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Joseph Mathew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sautter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu. Ramkumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdani Soehaimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatang Padmawidjaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subagio Subagio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrin Tohari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Juni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venkateshwaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mathew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreerhishya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meenumol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaviraj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GABP241012001R" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuvairavasamy Ramkumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Nagarajan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03485730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franto Novico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Mathew" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Ramkumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105399" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chuan Ong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Juan Pan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Mohamed Shazili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2021.111004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Hadrijantie Sudjono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Egon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.35003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Siddiqui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3871" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelya Makhankova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Betzler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64119-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj J. Mathew" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.06.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Muthuvairavasamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Ahmed Siddiqui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Rai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawani Singh G. Desai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66550-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poppelreiter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3942" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Ariffin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumaraswamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegankumar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1724" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siddiqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106771" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02445862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cherfils" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Estourn&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-009.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poon Xin Hui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Mohideen Abdul Rahaman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Balasundareshwaran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppusamy Balasubramani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3520" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nur Fathiyah Jamaludin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0812-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.10.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathew" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi A. Rahman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Weng Sum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassaan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3013-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00620-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376369v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair A. Siddiqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2016.05.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13202-016-0301-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.04.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WP5KHPT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376449v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briend" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0267" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.04.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1QTW4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jousselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dattilo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kerdraon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.11.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVW2N2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Gaurav Kumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.05.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-935G7VX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.06.025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185355v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow W. Sum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-015-1787-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Chalabi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King King Ting" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF9HTNM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N Fathiyath Jamaludin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chee Meng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Abdul Rahman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppanagounder Kumaraswamy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10668" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTK0RQBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10722" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P47F1Q4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Yazid Mansor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWTFV8TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Siddiqui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mansor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D53BG061-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01136954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Shazili" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Kamaruzzaman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Naim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/358183" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.02.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WC8D6X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W.M Effendy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL5JZ4H3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2012.2215.2224" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00659101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657357v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657344v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.11.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benheng Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00295269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.05.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379427v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657400v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.737" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885168v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350352v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arce Chamorro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Binnie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927221v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Dunai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Irat&#231;abal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952139v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daguinos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lujan Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952023v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951993v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lilienfeld" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Himmelstein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Koch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wimmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472743v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472331v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472339v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376591v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mansor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Estournes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gosh D." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472369v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472358v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472352v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472471v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Jimenez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472321v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472738v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472455v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Farahin Mohamad Morshidi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Sara Izzati Bashad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tongkul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parham" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sathiamurthy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472747v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779330v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalabi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King King" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472762v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472775v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Noor Azhar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779332v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Chuan Ong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472770v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472757v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ting" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Warrlich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779343v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378818v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mohd Effendy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Shazili" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573374v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576273v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322698v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379172v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261069v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261092v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118496v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118499v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118491v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Belmonte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114587v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375846v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376102v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125430v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00019-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378921v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea del Estal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delanoe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00011-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125428v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00008-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375803v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383018v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573355v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scalliet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913682v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386886v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/18000412" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657370v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379088v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379886v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386777v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/8070060" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386833v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/7480050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379280v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386657v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/1070170" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386739v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/70090" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05251152v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376122v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arthur James" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376258v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Augris" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379005v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boujot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570700v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramkumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Athira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowsickraja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kandhammal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.70238" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fathima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sugavanam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Velliyangiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selvakumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00221-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Joseph Mathew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sautter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu. Ramkumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdani Soehaimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatang Padmawidjaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subagio Subagio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrin Tohari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Juni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venkateshwaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mathew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreerhishya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meenumol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaviraj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GABP241012001R" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuvairavasamy Ramkumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Nagarajan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03485730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franto Novico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Mathew" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Ramkumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105399" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Chuan Ong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Juan Pan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Mohamed Shazili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2021.111004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Hadrijantie Sudjono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Egon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.35003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2021.101183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Siddiqui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3871" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelya Makhankova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Betzler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64119-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj J. Mathew" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.06.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Muthuvairavasamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair Ahmed Siddiqui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Rai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawani Singh G. Desai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66550-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Ariffin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135963" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2020.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poppelreiter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02445862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cherfils" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Estourn&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-009.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumaraswamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jegankumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1724" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siddiqui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106771" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poon Xin Hui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Mohideen Abdul Rahaman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Balasundareshwaran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppusamy Balasubramani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3520" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nur Fathiyah Jamaludin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0812-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.10.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathew" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi A. Rahman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.04.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numair A. Siddiqui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2016.05.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassaan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13202-016-0301-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696398v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00620-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Weng Sum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3013-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briend" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0267" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.04.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WP5KHPT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.04.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1QTW4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jousselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dattilo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kerdraon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.11.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVW2N2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Gaurav Kumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.05.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-935G7VX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170104v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.06.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185355v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow W. Sum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-015-1787-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Chalabi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King King Ting" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF9HTNM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Abdul Rahman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chee Meng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppanagounder Kumaraswamy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378261v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N Fathiyath Jamaludin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10668" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTK0RQBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10722" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P47F1Q4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Yazid Mansor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWTFV8TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Siddiqui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mansor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D53BG061-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01136954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.M. Shazili" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Kamaruzzaman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Naim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tourrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/358183" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827410v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.02.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WC8D6X3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W.M Effendy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL5JZ4H3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2012.2215.2224" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00659101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657357v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657344v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378905v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benheng Shi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563648v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.11.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00295269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.05.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657400v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.737" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885168v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350352v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arce Chamorro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Binnie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927221v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Dunai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Irat&#231;abal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952139v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daguinos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lujan Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952023v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951993v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lilienfeld" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Himmelstein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Koch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wimmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472743v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472331v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472339v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376591v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mansor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Estournes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472369v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472358v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472352v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472736v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gosh D." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472471v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472734v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselyn Jimenez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472321v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parham" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sathiamurthy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Farahin Mohamad Morshidi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Sara Izzati Bashad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tongkul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472747v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779330v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalabi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. King King" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472757v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ting" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Warrlich" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472770v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Noor Azhar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472762v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472775v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779332v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Chuan Ong" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378818v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Mohd Effendy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Azhar Shazili" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576273v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573374v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322698v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377173v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280130v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379172v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261069v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261092v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118496v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118499v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118491v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Belmonte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114587v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125430v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00019-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376102v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378921v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea del Estal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delanoe" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00011-2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375846v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125428v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00008-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375803v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383018v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simplet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573355v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scalliet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913682v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386886v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/18000412" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657370v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379886v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379088v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386777v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/8070060" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386833v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/7480050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379280v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386657v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/1070170" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386739v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/70090" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05251152v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376122v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arthur James" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376258v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Augris" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379005v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boujot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>