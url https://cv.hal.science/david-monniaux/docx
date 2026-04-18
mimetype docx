--- v0 (2026-03-21)
+++ v1 (2026-04-18)
@@ -977,313 +977,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185883v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of cache analysis for different replacement policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and exact analysis for LRU caches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maïza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Touzeau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Reineke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3366018⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (POPL), pp.#54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910216v3</w:t>
+                <w:t xml:space="preserve">hal-01908648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and exact analysis for LRU caches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the decidability of the existence of polyhedral invariants in transition systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Reineke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (POPL), pp.#54. </w:t>
+              <w:t xml:space="preserve">Acta Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (4), pp.385-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3290367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00236-018-0324-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908648v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the decidability of the existence of polyhedral invariants in transition systems</w:t>
+                <w:t xml:space="preserve">On the complexity of cache analysis for different replacement policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Informatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (4), pp.385-389. </w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (6), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00236-018-0324-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3366018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587125v2</w:t>
+                <w:t xml:space="preserve">hal-01910216v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la surveillance secrète à la prédiction des risques : les dérives du fichage dans le champ de la lutte contre le terrorisme</w:t>
               </w:r>
@@ -2019,2027 +2019,1992 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe external calls from formally verified functional code: exiting the monad, and a BDD case study</w:t>
+                <w:t xml:space="preserve">Electronic bureaucracy and lack of reflexivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées Francophones des Langages Applicatifs (JFLA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Roiffé, France</w:t>
+              <w:t xml:space="preserve">2nd conference on Undone Science in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Mar 2026, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859400v1</w:t>
+                <w:t xml:space="preserve">hal-05580420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Verified Hardening of C Programs against Hardware Fault Injection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Pesin</w:t>
+                <w:t xml:space="preserve">Safe external calls from formally verified functional code: exiting the monad, and a BDD case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACM SIGPLAN International Conference on Certified Programs and Proofs (CPP’25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36es Journées Francophones des Langages Applicatifs (JFLA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Roiffé, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818801v2</w:t>
+                <w:t xml:space="preserve">hal-04859400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally verified compilation, safety, security and faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InCyber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration between untrusted imperative code and Coq code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formally Verified Hardening of C Programs against Hardware Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée LVP 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ACM SIGPLAN International Conference on Certified Programs and Proofs (CPP’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Denver (CO), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3703595.3705880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828135v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Simulations, Security and Optimization in a Verified Compiler</w:t>
+                <w:t xml:space="preserve">Collaboration between untrusted imperative code and Coq code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certified Programs and Proofs 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée LVP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336347v1</w:t>
+                <w:t xml:space="preserve">hal-04828135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamois: agile development of CompCert extensions for optimization and security</w:t>
+                <w:t xml:space="preserve">Memory Simulations, Security and Optimization in a Verified Compiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35es Journées Francophones des Langages Applicatifs (JFLA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Certified Programs and Proofs 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Pientka; Sandrine Blazy; Amin Timany; Dmitriy Traytel, Jan 2024, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3636501.3636952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406465v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally verified static analysis in formally verified compilation</w:t>
+                <w:t xml:space="preserve">Chamois: agile development of CompCert extensions for optimization and security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges of Software Verification Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca' Foscari Venezia, May 2023, Venezia, Italy</w:t>
+              <w:t xml:space="preserve">35es Journées Francophones des Langages Applicatifs (JFLA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Saint-Jacut-de-la-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828077v1</w:t>
+                <w:t xml:space="preserve">hal-04406465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Abstraction, Arrays, Maps, and Completeness, aka &amp;quot;Cell Morphing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BAXMC: a CEGAR approach to Max#SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Horn Clauses for Verification and Synthesis (HCVS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.402⟩</w:t>
+              <w:t xml:space="preserve">FMCAD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Trente, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34727/2022/isbn.978-3-85448-053-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750127v1</w:t>
+                <w:t xml:space="preserve">hal-03773005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a Formally Verified Compiler</w:t>
+                <w:t xml:space="preserve">Des bugs partout !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lebeltel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tests and Proofs (TAP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Oct 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096390v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bugs partout !</w:t>
+                <w:t xml:space="preserve">Formally verified static analysis in formally verified compilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Challenges of Software Verification Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca' Foscari Venezia, May 2023, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828081v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAXMC: a CEGAR approach to Max#SAT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vigouroux</w:t>
+                <w:t xml:space="preserve">Testing a Formally Verified Compiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Ene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+                <w:t xml:space="preserve">Olivier Lebeltel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMCAD 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34727/2022/isbn.978-3-85448-053-2⟩</w:t>
+              <w:t xml:space="preserve">Tests and Proofs (TAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Leicester, United Kingdom. pp.40-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-38828-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773005v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bugs partout !</w:t>
+                <w:t xml:space="preserve">Data Abstraction, Arrays, Maps, and Completeness, aka &amp;quot;Cell Morphing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribulations savantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Workshop on Horn Clauses for Verification and Synthesis (HCVS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828134v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizations and security in the CompCert verified compiler</w:t>
+                <w:t xml:space="preserve">Des bugs partout !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du club des partenaires sur le RISC-V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thalès + CNRS GDR SoC², Sep 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Tribulations savantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828132v1</w:t>
+                <w:t xml:space="preserve">hal-04828134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally verified compilation, security and faults</w:t>
+                <w:t xml:space="preserve">Optimizations and security in the CompCert verified compiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR sécurité GT MFS 2023 (2023 Annual Meeting of the WG "Formal Methods for Security")</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Mar 2023, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du club des partenaires sur le RISC-V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thalès + CNRS GDR SoC², Sep 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828087v1</w:t>
+                <w:t xml:space="preserve">hal-04828132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizations for the CompCert verified compiler</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formally verified compilation, security and faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">GdR sécurité GT MFS 2023 (2023 Annual Meeting of the WG "Formal Methods for Security")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Mar 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828018v1</w:t>
+                <w:t xml:space="preserve">hal-04828087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Verified Superblock Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Gourdin</w:t>
+                <w:t xml:space="preserve">The Trusted Computing Base of the CompCert Verified Compiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certified Programs and Proofs (CPP ’22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3497775.3503679⟩</w:t>
+              <w:t xml:space="preserve">Programming Languages and Systems (ESOP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Munich, Germany. pp.204-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99336-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200774v2</w:t>
+                <w:t xml:space="preserve">hal-03541595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trusted Computing Base of the CompCert Verified Compiler</w:t>
+                <w:t xml:space="preserve">Bugs in the CompCert verified compiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming Languages and Systems (ESOP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2022, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541595v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bugs in the CompCert verified compiler</w:t>
+                <w:t xml:space="preserve">Formally verified 32- and 64-bit integer division using double-precision floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 29th Symposium on Computer Arithmetic (ARITH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France. pp.128-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH54963.2022.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828038v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally verified 32- and 64-bit integer division using double-precision floating-point arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formally Verified Superblock Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justus Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 29th Symposium on Computer Arithmetic (ARITH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lyon, France. pp.128-132, </w:t>
+              <w:t xml:space="preserve">Certified Programs and Proofs (CPP ’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Philadelphia, United States. pp.40-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH54963.2022.00032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3497775.3503679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722203v1</w:t>
+                <w:t xml:space="preserve">hal-03200774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Abstraction: A General Framework to Handle Program Verification of Data Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+                <w:t xml:space="preserve">Optimizations for the CompCert verified compiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAS 2021 - 28th Static Analysis Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2022, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321868v1</w:t>
+                <w:t xml:space="preserve">hal-04828018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet voting. Then what? Some reflections on trust and expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloqium LORIA 2024 - Day on citizen trust and informatics – DigiTrust – OLKi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LORIA; Enka Blanchard; Aurore Coince; Maïra NASSAU, Nov 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple, Light, Yet Formally Verified, Global Common Subexpression Elimination and Loop-Invariant Code Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages, Compilers, Tools and Theory of Embedded Systems (LCTES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jun 2021, online, Canada. pp.85-96, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3461648.3463850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling for the CompCert verified compiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4081,4250 +4046,4354 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd RISC-V Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RISC-V Summit Europe, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adventures in compiler design, architecture, and operating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CC-IN2P3; LIP, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing over convex polyhedra using VPL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Abstraction: A General Framework to Handle Program Verification of Data Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Symbolic-Numeric Methods for Reasoning about CPS and IoT (SNR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAS 2021 - 28th Static Analysis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.215-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88806-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750244v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel parametric linear programming solving, and application to polyhedral computations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing over convex polyhedra using VPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on computational science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Symbolic-Numeric Methods for Reasoning about CPS and IoT (SNR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Vienna (virtual), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097321v1</w:t>
+                <w:t xml:space="preserve">hal-04750244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Parametric Linear Programming Solver and Application to Polyhedral Projection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel parametric linear programming solving, and application to polyhedral computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Yu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static Analysis (SAS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32304-2_11⟩</w:t>
+              <w:t xml:space="preserve">International conference on computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Faro, Portugal. pp.566-572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22750-0_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362102v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote : Some industrial applications I’ve been involved in</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Parametric Linear Programming Solver and Application to Polyhedral Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro conference on real-time systems (ECRTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2019.0⟩</w:t>
+              <w:t xml:space="preserve">Static Analysis (SAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.203-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32304-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827834v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Verified Polyhedron Library: an overview</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote : Some industrial applications I’ve been involved in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYNASC.2018.00014⟩</w:t>
+              <w:t xml:space="preserve">Euromicro conference on real-time systems (ECRTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromicro; Arne Hamann; Dirk Ziegenbein, Jul 2019, Stuttgart, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2019.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100006v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Constraint-Only Representation of Polyhedra with Boolean Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Bakhirkin</w:t>
+                <w:t xml:space="preserve">The Verified Polyhedron Library: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Périn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Static Analysis Symposium (SAS 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99725-4_10⟩</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitatea de Vest din Timișoara, Sep 2018, Timișoara, Romania. pp.9-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYNASC.2018.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841837v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascertaining Uncertainty for Efficient Exact Cache Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Touzeau</w:t>
+                <w:t xml:space="preserve">Extending Constraint-Only Representation of Polyhedra with Boolean Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bakhirkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Reineke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Verification - 29th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-63390-9_2⟩</w:t>
+              <w:t xml:space="preserve">25th Static Analysis Symposium (SAS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Freiburg im Breisgau, Germany. pp.127-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99725-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592048v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Forward and Backward Abstract Interpretation of Horn Clauses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Bakhirkin</w:t>
+                <w:t xml:space="preserve">Ascertaining Uncertainty for Efficient Exact Cache Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maïza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Reineke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Static Analysis Symposium (SAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66706-5_2⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Verification - 29th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rupak Majumdar; Viktor Kuncak, Jul 2017, Heidelberg, France. pp.20 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63390-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551447v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Minimizing-Operators on Polyhedra via Parametric Linear Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maréchal</w:t>
+                <w:t xml:space="preserve">Combining Forward and Backward Abstract Interpretation of Horn Clauses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bakhirkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Périn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static Analysis Symposium (SAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Static Analysis Symposium (SAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesco Ranzato; Patrick Cousot, Aug 2017, New York City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66706-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555998v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell morphing: from array programs to array-free Horn clauses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable Minimizing-Operators on Polyhedra via Parametric Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Périn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Static Analysis Symposium (SAS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Static Analysis Symposium (SAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesco Ranzato, Aug 2017, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206882v3</w:t>
+                <w:t xml:space="preserve">hal-01555998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formula Slicing: Inductive Invariants from Preconditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor George Karpenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Haifa Verification Conference (HVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Haifa, Israel. pp.169-185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-49052-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Checking of Cache for WCET Analysis Refinement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Survey of Satisfiability Modulo Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Junior Researcher Workshop on Real-Time Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45641-6_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447930v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Satisfiability Modulo Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Checking of Cache for WCET Analysis Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maïza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Junior Researcher Workshop on Real-Time Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332051v1</w:t>
+                <w:t xml:space="preserve">hal-01447930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Program Analysis with Local Policy Iteration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell morphing: from array programs to array-free Horn clauses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wendler Philipp</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation (VMCAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-49122-5_6⟩</w:t>
+              <w:t xml:space="preserve">23rd Static Analysis Symposium (SAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. pp.361-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53413-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255314v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206882v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral Approximation of Multivariate Polynomials using Handelman's Theorem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tim King</w:t>
+                <w:t xml:space="preserve">Polyhedra to the rescue of array interpolants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Périn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Verification, Model Checking, and Abstract Interpretation 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-49122-5_8⟩</w:t>
+              <w:t xml:space="preserve">ACM/SIGAPP Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. pp.1745-1750, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223362v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of ranking functions using extremal counterexamples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple abstraction of arrays and maps by program translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Radanne</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming Languages, Design and Implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2737924.2737976⟩</w:t>
+              <w:t xml:space="preserve">22nd International Static Analysis Symposium (SAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. pp.217-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48288-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144622v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedra to the rescue of array interpolants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Alberti</w:t>
+                <w:t xml:space="preserve">Synthesis of ranking functions using extremal counterexamples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Radanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/SIGAPP Symposium On Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2695664.2695784⟩</w:t>
+              <w:t xml:space="preserve">Programming Languages, Design and Implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2737924.2737976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178600v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple abstraction of arrays and maps by program translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyhedral Approximation of Multivariate Polynomials using Handelman's Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fouilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Alberti</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Périn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Static Analysis Symposium (SAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48288-9_13⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Verification, Model Checking, and Abstract Interpretation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barbara Jobstmann; Rustan Leino, Jan 2016, St. Petersburg, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49122-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162795v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Compute Worst-Case Execution Time by Optimization Modulo Theory and a Clever Encoding of Program Semantics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihail Asavoae</w:t>
+                <w:t xml:space="preserve">Program Analysis with Local Policy Iteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor George Karpenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Maïza</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendler Philipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGPLAN/SIGBED Conference on Languages, Compilers and Tools for Embedded Systems 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation (VMCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saint Petersburg, Florida, United States. pp.127-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49122-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998138v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding Up Logico-Numerical Strategy Iteration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Compute Worst-Case Execution Time by Optimization Modulo Theory and a Clever Encoding of Program Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Asavoae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Schrammel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maïza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM SIGPLAN/SIGBED Conference on Languages, Compilers and Tools for Embedded Systems 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Edimbourg, United Kingdom. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597249v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing hash-consed structures in Coq</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speeding Up Logico-Numerical Strategy Iteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schrammel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Theorem Proving, 4th international conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39634-2_36⟩</w:t>
+              <w:t xml:space="preserve">Static analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.253-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10936-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816672v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Generation of Correctness Certificates for the Abstract Domain of Polyhedra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fouilhé</w:t>
+                <w:t xml:space="preserve">Implementing hash-consed structures in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Braibant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Périn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th static analysis symposium (SAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38856-9_19⟩</w:t>
+              <w:t xml:space="preserve">Interactive Theorem Proving, 4th international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rennes, France. pp.477-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39634-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806990v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on the feasibility of using a floating-point simplex in an SMT solver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Caminha Barbosa de Oliveira</w:t>
+                <w:t xml:space="preserve">Efficient Generation of Correctness Certificates for the Abstract Domain of Polyhedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fouilhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Périn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAR-2012. Third Workshop on Practical Aspects of Automated Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29007/j7x4⟩</w:t>
+              <w:t xml:space="preserve">20th static analysis symposium (SAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, Washington, United States. pp.345-365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38856-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597240v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of Alternating Quantifier Satisfiability (Work in progress)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolaj Bjørner</w:t>
+                <w:t xml:space="preserve">PAGAI: a path sensitive static analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Satisfiability Modulo Theories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29007/8cf7⟩</w:t>
+              <w:t xml:space="preserve">Tools for Automatic Program AnalysiS (TAPAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Deauville, France. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2012.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716323v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAGAI: a path sensitive static analyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Henry</w:t>
+                <w:t xml:space="preserve">Anatomy of Alternating Quantifier Satisfiability (Work in progress)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Dung Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj Bjørner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tools for Automatic Program AnalysiS (TAPAS 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2012.11.003⟩</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Satisfiability Modulo Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/8cf7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718438v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succinct Representations for Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Static analysis symposium (SAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Deauville, France. pp.283-299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33125-1_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bounded Model Checking to Focus Fixpoint Iterations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments on the feasibility of using a floating-point simplex in an SMT solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Caminha Barbosa de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static analysis symposium (SAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23702-7_27⟩</w:t>
+              <w:t xml:space="preserve">PAAR-2012. Third Workshop on Practical Aspects of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.19-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/j7x4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600087v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Strategies via SMT Solving</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Bounded Model Checking to Focus Fixpoint Iterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European symposium on programming (ESOP 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19718-5_13⟩</w:t>
+              <w:t xml:space="preserve">Static analysis symposium (SAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Venezia, Italy. pp.369-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23702-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555795v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Abstractions of Reactive Nodes using Disjunctive Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian symposium on programming languages and systems (APLAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Kenting, Taiwan. pp.19-33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25318-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Generation of Positivstellensatz Witnesses in Degenerate Cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Strategies via SMT Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin Gawlitza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22863-6_19⟩</w:t>
+              <w:t xml:space="preserve">European symposium on programming (ESOP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saarbrücken, Germany. pp.236-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19718-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594761v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier elimination by lazy model enumeration</w:t>
+                <w:t xml:space="preserve">On the Generation of Positivstellensatz Witnesses in Degenerate Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAV 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_51⟩</w:t>
+              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nijmegen, Netherlands. pp.249-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22863-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472831v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Modular Abstractions for Linear Constraints</w:t>
+                <w:t xml:space="preserve">Quantifier elimination by lazy model enumeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL 2009, 36th annual ACM SIGPLAN/SIGACT Symposium on Principles of Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1594834.1480899⟩</w:t>
+              <w:t xml:space="preserve">CAV 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edimburgh, United Kingdom. pp.585-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14295-6_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336144v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On using floating-point computations to help an exact linear arithmetic decision procedure</w:t>
+                <w:t xml:space="preserve">Automatic Modular Abstractions for Linear Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-aided verification (CAV 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02658-4_42⟩</w:t>
+              <w:t xml:space="preserve">POPL 2009, 36th annual ACM SIGPLAN/SIGACT Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Savannah, Georgia, United States. pp.140-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1594834.1480899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354112v2</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantifier Elimination Algorithm for Linear Real Arithmetic</w:t>
+                <w:t xml:space="preserve">On using floating-point computations to help an exact linear arithmetic decision procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR ( Logic for Programming, Artificial Intelligence, and Reasoning)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89439-1_18⟩</w:t>
+              <w:t xml:space="preserve">Computer-aided verification (CAV 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.570-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02658-4_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262312v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal abstraction on real-valued programs</w:t>
+                <w:t xml:space="preserve">A Quantifier Elimination Algorithm for Linear Real Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Static Analysis Symposium (SAS 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74061-2_7⟩</w:t>
+              <w:t xml:space="preserve">LPAR ( Logic for Programming, Artificial Intelligence, and Reasoning)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Doha, Qatar. pp.243-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89439-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148608v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varieties of Static Analyzers: A Comparison with ASTRÉE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification of Device Drivers and Intelligent Controllers: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Joint IEEE/IFIP Symposium on Theoretical Aspects of Software Engineering (TASE '07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASE.2007.55⟩</w:t>
+              <w:t xml:space="preserve">International Conference On Embedded Software (EMSOFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Salzburg, Austria. pp.30 - 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1289927.1289937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154031v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Device Drivers and Intelligent Controllers: a Case Study</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Varieties of Static Analyzers: A Comparison with ASTRÉE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Embedded Software (EMSOFT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1289927.1289937⟩</w:t>
+              <w:t xml:space="preserve">First Joint IEEE/IFIP Symposium on Theoretical Aspects of Software Engineering (TASE '07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Shanghai, China. pp.3-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2007.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158869v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Abstractions in the ASTRÉE Static Analyzer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal abstraction on real-valued programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 11th Annual Asian Computing Science Conference - ASIAN'06</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-77505-8_23⟩</w:t>
+              <w:t xml:space="preserve">14th International Static Analysis Symposium (SAS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kongens Lyngby, Denmark. pp.104-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74061-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00528571v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parallel implementation of the Astrée static analyzer</w:t>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11575467_7⟩</w:t>
+                <w:t xml:space="preserve">Combination of Abstractions in the ASTRÉE Static Analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 11th Annual Asian Computing Science Conference - ASIAN'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Okada, Mitsu and Satoh, Ichir, Dec 2006, Tokyo, Japan. pp.272-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77505-8_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128097v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional analysis of floating-point linear numerical filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.199, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11513988_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ASTRÉE analyzer</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/b107380⟩</w:t>
+                <w:t xml:space="preserve">The parallel implementation of the Astrée static analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.86-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11575467_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084293v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Static Analyzer for Large Safety-Critical Software</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">The ASTRÉE analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mauborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.196 - 207, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/781131.781153⟩</w:t>
+              <w:t xml:space="preserve">2005, pp.21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b107380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128135v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Static Analyzer for Large Safety-Critical Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.196 - 207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/781131.781153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Abstract Monte-Carlo Method for the Analysis of Probabilistic Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.93 - 101, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/360204.360211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8334,51 +8403,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally Verified Advanced Optimizations for RISC-V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8407,51 +8476,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Summit Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8461,536 +8530,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déboguage, vérification et certification de code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calcul à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, 2025, 978-2-271-15373-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completeness in static analysis by abstract interpretation, a personal point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincenzo Arceri; Agostino Cortesi; Pietro Ferrara; Martina Olliaro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Software Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 238, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-108, 2023, Intelligent Systems Reference Library, 978-981-19-9600-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9601-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut se défier de la « pensée magique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmes et décisions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-271-12466-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.46122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of a Special-Purpose Static Program Analyzer for Safety-Critical Real-Time Embedded Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mauborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mogensen, T. and Schmidt, D.A. and Sudborough, I.H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Essence of Computation: Complexity, Analysis, Transformation. Essays Dedicated to Neil D. Jones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2566, Springer, pp.85-108, 2002, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36377-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourrait-on faire fonctionner des data centers dans l’espace ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.yaycvq3vf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MELTDOWN, SPECTRE, side channels, etc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9000,51 +9140,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally Verified Compilation for Aligned Memory Copies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9079,361 +9219,361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NP #P = ∃PP and other remarks about maximized counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On using sums-of-squares for exact computations without strict feasibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On computing invariants for predicate abstraction by SAT-solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatal Degeneracy in the Semidefinite Programming Approach to the Decision of Polynomial Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the Z-transform for the static analysis of floating-point numerical filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9443,209 +9583,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Abstraction: A General Framework to Handle Program Verification of Data Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9408, Inria Grenoble Rhône-Alpes; VERIMAG UMR 5104, Université Grenoble Alpes, France; LIP - Laboratoire de l’Informatique du Parallélisme; Université Lyon 1 - Claude Bernard; ENS Lyon. 2021, pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying Programs with Arrays and Lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Internship report] ENS Lyon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9655,100 +9795,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of probabilistic programs by abstract interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Software Engineering [cs.SE]. Université Paris Dauphine - Paris IX, 2001. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00084287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9758,91 +9898,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statique : de la théorie à la pratique ; analyse statique de code embarqué de grande taille, génération de domaines abstraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Joseph-Fourier - Grenoble I, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00397108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9852,277 +9992,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavors of abstract interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. European joint conferences on theory and practice of software - Invited tutorial, Luxembourg, Luxembourg. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verified compilation: the case of CompCert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. En ligne, Russia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trop d’algorithmes tue l’algorithme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Vaulx en Velin, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal methods: abstract interpretation &amp; verified compilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. Le Kremlin-Bicêtre, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10132,91 +10272,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation grand public de Spectre, Meltdown et autres attaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10226,367 +10366,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chamois-Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749015v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamois-Arsene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chamois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justus Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:3d6edc4eb44188275528710f67e46d711a55f3d9;origin=https://hal.archives-ouvertes.fr/hal-04749015;visit=swh:1:snp:a99f137fe7e250d0df845a6370a663212effeacf;anchor=swh:1:rel:40e9091218e645b81affcd664bd6813f95a2b1e3;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854350v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaxMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c27fbd27ad4d26ff8f1ab8ca911349793f118f27;origin=https://hal.archives-ouvertes.fr/hal-04247158;visit=swh:1:snp:edf305d95bbf42bf523a70c51083e3a8258a8d2b;anchor=swh:1:rel:e1876e56dd5aece8a8665acb4ee643e1989804f5;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10596,120 +10736,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouajjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation (VMCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10145, Springer, 2017, 978-3-319-52233-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-52234-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10719,146 +10859,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings 18th International Workshop on Logical and Semantic Frameworks, with Applications and 10th Workshop on Horn Clauses for Verification and Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temur Kutsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Francisco Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 402, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10868,167 +11008,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistages, terrorisme, et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attaque MELTDOWN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11096,51 +11236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="998900C8"/>
+    <w:nsid w:val="2A2B8E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11327,51 +11467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-monniaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7671-6126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070681600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-verimag.imag.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417997v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maurice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-024-00760-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102940v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3622799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Six" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529507" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00392-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185883v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910216v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Touzeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908648v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#239;za" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reineke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290367" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587125v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-018-0324-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.038.0123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881085v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braibant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9306-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin Gawlitza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(3:29)2012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.10.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418992v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-6(3:4)2010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363204v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9046-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128124v6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1353445.1353446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2005.02.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818801v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703595.3705880" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636501.3636952" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.402" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebeltel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38828-6_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773005v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigouroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34727/2022/isbn.978-3-85448-053-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200774v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Fasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3497775.3503679" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541595v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99336-8_8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH54963.2022.00032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88806-0_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461648.3463850" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_52" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32304-2_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2019.0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;rin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2018.00014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841837v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bakhirkin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99725-4_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592048v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63390-9_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551447v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66706-5_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206882v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53413-7_18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor George Karpenkov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49052-6_11" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447930v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendler Philipp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilh&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim King" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2737924.2737976" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alberti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695784" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48288-9_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schrammel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10936-7_16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_36" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38856-9_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caminha Barbosa de Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/j7x4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Phan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Bj&#248;rner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/8cf7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.11.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33125-1_20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23702-7_27" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19718-5_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620682v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25318-8_5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594761v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22863-6_19" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472831v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_51" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1594834.1480899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354112v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02658-4_42" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262312v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89439-1_18" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148608v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74061-2_7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2007.55" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1289927.1289937" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528571v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77505-8_23" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JSJXCCW1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575467_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11513988_21" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107380" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128138v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/360204.360211" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857312v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssv.dais.unive.it/events/challenges-of-software-verification-workshop/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9601-6_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.46122" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487279v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357118v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357358v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03214475v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337140v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00084287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397108v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828059v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827997v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854505v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3d6edc4eb44188275528710f67e46d711a55f3d9;origin=https://hal.archives-ouvertes.fr/hal-04749015;visit=swh:1:snp:a99f137fe7e250d0df845a6370a663212effeacf;anchor=swh:1:rel:40e9091218e645b81affcd664bd6813f95a2b1e3;path=/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854350v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c27fbd27ad4d26ff8f1ab8ca911349793f118f27;origin=https://hal.archives-ouvertes.fr/hal-04247158;visit=swh:1:snp:edf305d95bbf42bf523a70c51083e3a8258a8d2b;anchor=swh:1:rel:e1876e56dd5aece8a8665acb4ee643e1989804f5;path=/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouajjani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52234-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605603v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temur Kutsia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ventura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Morales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855195v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-monniaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7671-6126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070681600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-verimag.imag.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417997v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maurice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-024-00760-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102940v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3622799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Six" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529507" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00392-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185883v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908648v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#239;za" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Touzeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reineke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290367" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587125v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-018-0324-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910216v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.038.0123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881085v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braibant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9306-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin Gawlitza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(3:29)2012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.10.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418992v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-6(3:4)2010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363204v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9046-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128124v6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1353445.1353446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2005.02.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818801v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703595.3705880" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636501.3636952" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773005v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigouroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34727/2022/isbn.978-3-85448-053-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebeltel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38828-6_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.402" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541595v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99336-8_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH54963.2022.00032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200774v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Fasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3497775.3503679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461648.3463850" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88806-0_11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_52" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32304-2_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2019.0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2018.00014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841837v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bakhirkin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99725-4_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592048v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63390-9_2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551447v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66706-5_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor George Karpenkov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49052-6_11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332051v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447930v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206882v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53413-7_18" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alberti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695784" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48288-9_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2737924.2737976" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilh&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim King" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendler Philipp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schrammel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10936-7_16" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_36" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38856-9_19" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.11.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Phan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Bj&#248;rner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/8cf7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709833v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33125-1_20" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caminha Barbosa de Oliveira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/j7x4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23702-7_27" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25318-8_5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19718-5_13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594761v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22863-6_19" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472831v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14295-6_51" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336144v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1594834.1480899" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354112v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02658-4_42" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262312v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89439-1_18" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1289927.1289937" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154031v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2007.55" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148608v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74061-2_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528571v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77505-8_23" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JSJXCCW1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11513988_21" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128097v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575467_7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107380" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/360204.360211" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935578v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857312v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssv.dais.unive.it/events/challenges-of-software-verification-workshop/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9601-6_6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.46122" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yaycvq3vf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493413v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586193v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487279v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03214475v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00084287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397108v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3d6edc4eb44188275528710f67e46d711a55f3d9;origin=https://hal.archives-ouvertes.fr/hal-04749015;visit=swh:1:snp:a99f137fe7e250d0df845a6370a663212effeacf;anchor=swh:1:rel:40e9091218e645b81affcd664bd6813f95a2b1e3;path=/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247158v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c27fbd27ad4d26ff8f1ab8ca911349793f118f27;origin=https://hal.archives-ouvertes.fr/hal-04247158;visit=swh:1:snp:edf305d95bbf42bf523a70c51083e3a8258a8d2b;anchor=swh:1:rel:e1876e56dd5aece8a8665acb4ee643e1989804f5;path=/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouajjani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52234-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605603v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temur Kutsia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ventura" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Morales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937842v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>