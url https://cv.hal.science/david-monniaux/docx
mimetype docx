--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -11236,51 +11236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A2B8E30"/>
+    <w:nsid w:val="61EB954B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>