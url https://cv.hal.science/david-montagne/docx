--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Montagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Future Soil Ecosystem Services of a Drained Soil Under Different Climate Change Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (3), 16 p. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Soil Threats and Soil‐Related Ecosystem Services European Maps: Can We Use Them to Study Their Relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Reyes‐rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P A Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Augusto Coblinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Pindral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (5), pp.e70215. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Geodiversity to Geofunctionality: Quantifying Geodiversity-Based Ecosystem Services for Landscape Planning in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Biancat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-023-00910-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we speak one language on the way to sustainable soil management in Europe? A terminology check via an EU ‐wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13476. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spatial scale of soil data on estimates of soil ecosystem services: Case study in 100 km 2 area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.e13359. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quantification of the intensity of clay-sized particles transfers due to earthworm bioturbation and eluviation/illuviation in a cultivated Luvisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.116251. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodiversity Assessment of French Guiana: Challenges and Implications for Sustainable Land Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Fermet-Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.83. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-022-00716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonyl sulfide (COS) emissions in two agroecosystems in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tropée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (12), pp.e0278584. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Retisol impacted by artificial drainage: What can we learn from stable Fe isotope ratios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.114771. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of empirical and process-based modelling to quantify soil-supported ecosystem services on the Saclay plateau (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101332. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wavelets with statistical inference to map the mineralogical composition of pedological features from synchrotron X-ray diffraction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain van den Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2971-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of selected soil services in a drained agricultural field: Methodology development and case study in Saclay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach of sources and non-photosynthetic sinks of carbonyl sulfide from atmospheric measurements over multiple years in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lebegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0228419. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0228419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Soil Evolution and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 2 p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: “Commentary: Is the focus on “ecosystems” a liability in the research on nature’s services?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the focus on “ecosystems” a liability in the research on nature’s services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 Article 226, 5 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2018.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological control of soil organic carbon and nitrogen stocks at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel image analysis procedure to quantify biological porosity and illuvial clay in large soil thin sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 292, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of copper concentrations and stable isotope ratios to artificial drainage in a French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charirat Kusonwiriyawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Bigalke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 300, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuviation intensity and land use change: Quantification via micromorphological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sauzet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 266 (46-57), pp.46-57. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the pathway and the intensity of albic material genesis: Role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 268, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach of surface carbonyl sulfide exchange by a Mediterranean oak forest ecosystem in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (23), pp.14909-14923. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-14909-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of alternative cropping systems on terrestrial Oligochaeta (Clitellata, Annelida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (2), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques à court terme sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural drainage-induced Albeluvisol evolution: a source of deterministic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193-194, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-analytically derived conceptual model of Albeluvisol morphological degradation induced by artificial drainage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of short-term clay evolution in soils under human impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344 (11-12), pp.747-757. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2012.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need to include soil evolution module in models for prediction of future climate change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1-2), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9666-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating constituent formation in soils to determine rates of soil processes: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (3/4), pp.293-303. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir six fonctions écologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et utilisation d’indicateurs pour l’évaluation des services écosystémiques et des menaces subies par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Klimkowicz-Pawlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol; Société Suisse de Pédologie, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundles of soil-based ecosystem services and soil threats at the EU level for present and 2050: evaluation by the EU stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Coblinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Medina-Roldán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bundles of soil services and soil threats et the EU level for present and 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL WP8, Jan 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour évaluer les services liés au fonctionnement des sols: propositions européennes et spécificités françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional dimension of geodiversity: geo-ecosystem services assessment for sustainable land-planning in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Fermet-Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-2337, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodiversity assessment of French Guiana: the need to integrate geodiversity within land-planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-12641, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of switching spatial scales on soil-based ecosystem services levels and patterns: a case study at the patch scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria. pp.EGU22-11834, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of compost application on earthworms and potworms (Oligocheta : Lumbricidae, Enchytraeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, un facteur de la pédogenèse pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances hebdomadaires de l’Académie d’Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout savoir sur : Les sols aussi vieillissent - le temps un facteur de pédogenèse pas tout à fait comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-pedological control of soil organic carbon and nitrogen stocks at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols en Mouvement, Rencontres Internationales de Liessies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Valenciennes et du Hainaut Cambresis. FRA., Sep 2014, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’intensité de l’activité biologique dans les sols par l’analyse d’images de lames minces de sol : mise au point méthodologique et quantification de l’impact de 250 ans de mise en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cammas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Nationales d’Etude des Sols. Le sol en héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by a micromorphological approach of argilluviation and bioturbation rates in soils in response to land use change and recycling of organic residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2013 15th International Conference Recycling of organic residues in agriculture: From waste management to ecosystem services.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid changes of soil clay mineralogy: towards a quantitative description using recent x-ray diffraction pattern fitting developments. Erosion et Altération : des mécanismes élémentaires aux conséquences géodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : bilan de 10 années de pédogenèse quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d'Etude des Sols: Le sol face aux changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedo-sedimentary record of human-environment interaction in ditches and waterlogged depressions on tableland (roamn and early medieval period): micromorphological cases studies from Marne-la-Vallée area (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil hydraulic properties evolution in an E&BT horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil evolution: A morphological quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de la matière organique des produits résiduaires organiques influence leurs effets sur les sols: synthèse après 10 ans de l'essai QualiAgro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORE PRO: Observatoire de la valeur agronomique et des impacts environnementaux des produits résiduaires organiques recyclés en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'interdisciplinarité : une nécessité et une réalité à AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Colloque Question de pédagogies dans l'enseignement supérieur. QPES 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral differentiation of Albeluvisols under the impact of subsurface drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Phila, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du drainage dans les sols lessivés dégradés : Quantification et caractérisation des volumes pédologiques de l'horizon E/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to link Soil Quality, Soil Health, Soil-based Ecosystem Services, and Soil Threats? The SERENA conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Antón-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 years of Soil Science. Past achievements and future challenges. IUSS Centennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau cadre conceptuel pour lier santé des sols, qualité, menaces, services : les apports du projet EJP SOIL SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Anton-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik van den Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework to link some soil concepts: Soil Quality, Soil Health, Soil-based Ecosystem Services, Soil threats. A proposition from the EJP SOIL -SERENA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Anton-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Palaiseau « La Troche » : Un établissement agricole romain et médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Glisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Plateau de Saclay : Histoire d’un territoire sur la longue durée. Colloque Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure prise en compte de la qualité des sols dans les projets d'urbanisation: le cas de Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29647.33444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 16 years of repeated organic matter inputs on earthworm burrowing activity: quantification by X-Ray computed tomography imaging and digital processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier l’intensité du processus de lessivage dans les sols : apport de la micromorphologie couplée à de l’analyse d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Nationales d’Etude des Sols. Le sol en héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’intensité de l’activité biologique par analyse d’images de lames minces de sol : mise au point méthodologique et quantification de l’impact de 250 ans de mise en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle pédologique des stocks de carbone organique des sols sous forêts et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Akou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of alternative cultural practices on terrestrial oligochaetes (clitellate annelids)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Symposium on Enchytraeidae (ISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Osnabrück, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative cultural practices promote soil clitellate Oligochaeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by image analysis on soil thin sections of lessivage and bioturbation rates in soils in response to land use change and recycling of organic residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jegu, South Korea. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a geochemically to a physically-driven soil bleaching: the role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of global change on the soil body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Boča</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Systems and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2022, 9780124095489. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-822974-3.00102-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols (péri)urbains: entre gradients d’anthropisation et de contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Mougin, Francis Douay, Marine Canavese, Thierry Lebeau, Elisabeth Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae, Versailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-23, 2020, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie I - La contamination des sols : état des connaissances et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Mougin, Francis Douay, Marine Canavese, Thierry Lebeau, Elisabeth Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae, Versailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-90, 2020, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating for an Integrated Management of Coastal Zone: An Example of a Course Initiating to an Applied Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mariojouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sahuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Raffournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ceccaldi, H.J.; Hénocque, Y.; Komatsu, T.; Prouzet, P.; Sautour, B.; Yoshida, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.501-508, 2020, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D2.3.2 Cookbook to evaluate indicators of soil threats, soil-based ES and their associated bundles over scenarios of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTIFIER LES PÉDOGENÈSES ANTHROPIQUES : UN OUTIL POUR LA GESTION DURABLE DES SOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Paris-Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03204585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Montagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Future Soil Ecosystem Services of a Drained Soil Under Different Climate Change Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (3), 16 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Soil Threats and Soil‐Related Ecosystem Services European Maps: Can We Use Them to Study Their Relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Reyes‐rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P A Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Augusto Coblinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Pindral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (5), pp.e70215. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we speak one language on the way to sustainable soil management in Europe? A terminology check via an EU ‐wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13476. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Geodiversity to Geofunctionality: Quantifying Geodiversity-Based Ecosystem Services for Landscape Planning in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Biancat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-023-00910-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spatial scale of soil data on estimates of soil ecosystem services: Case study in 100 km 2 area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.e13359. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quantification of the intensity of clay-sized particles transfers due to earthworm bioturbation and eluviation/illuviation in a cultivated Luvisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.116251. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodiversity Assessment of French Guiana: Challenges and Implications for Sustainable Land Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Fermet-Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.83. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-022-00716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonyl sulfide (COS) emissions in two agroecosystems in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tropée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (12), pp.e0278584. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Retisol impacted by artificial drainage: What can we learn from stable Fe isotope ratios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.114771. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of empirical and process-based modelling to quantify soil-supported ecosystem services on the Saclay plateau (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101332. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of selected soil services in a drained agricultural field: Methodology development and case study in Saclay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wavelets with statistical inference to map the mineralogical composition of pedological features from synchrotron X-ray diffraction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain van den Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2971-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Soil Evolution and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 2 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach of sources and non-photosynthetic sinks of carbonyl sulfide from atmospheric measurements over multiple years in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lebegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0228419. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0228419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: “Commentary: Is the focus on “ecosystems” a liability in the research on nature’s services?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the focus on “ecosystems” a liability in the research on nature’s services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 Article 226, 5 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2018.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological control of soil organic carbon and nitrogen stocks at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of copper concentrations and stable isotope ratios to artificial drainage in a French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charirat Kusonwiriyawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Bigalke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 300, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel image analysis procedure to quantify biological porosity and illuvial clay in large soil thin sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 292, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuviation intensity and land use change: Quantification via micromorphological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sauzet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 266 (46-57), pp.46-57. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the pathway and the intensity of albic material genesis: Role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 268, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach of surface carbonyl sulfide exchange by a Mediterranean oak forest ecosystem in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (23), pp.14909-14923. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-14909-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of alternative cropping systems on terrestrial Oligochaeta (Clitellata, Annelida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (2), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques à court terme sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural drainage-induced Albeluvisol evolution: a source of deterministic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193-194, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-analytically derived conceptual model of Albeluvisol morphological degradation induced by artificial drainage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of short-term clay evolution in soils under human impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344 (11-12), pp.747-757. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2012.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need to include soil evolution module in models for prediction of future climate change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1-2), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9666-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating constituent formation in soils to determine rates of soil processes: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (3/4), pp.293-303. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir six fonctions écologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et utilisation d’indicateurs pour l’évaluation des services écosystémiques et des menaces subies par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Klimkowicz-Pawlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol; Société Suisse de Pédologie, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundles of soil-based ecosystem services and soil threats at the EU level for present and 2050: evaluation by the EU stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Coblinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Medina-Roldán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bundles of soil services and soil threats et the EU level for present and 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL WP8, Jan 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour évaluer les services liés au fonctionnement des sols: propositions européennes et spécificités françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional dimension of geodiversity: geo-ecosystem services assessment for sustainable land-planning in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Fermet-Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-2337, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodiversity assessment of French Guiana: the need to integrate geodiversity within land-planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-12641, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of switching spatial scales on soil-based ecosystem services levels and patterns: a case study at the patch scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria. pp.EGU22-11834, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, un facteur de la pédogenèse pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances hebdomadaires de l’Académie d’Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of compost application on earthworms and potworms (Oligocheta : Lumbricidae, Enchytraeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout savoir sur : Les sols aussi vieillissent - le temps un facteur de pédogenèse pas tout à fait comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-pedological control of soil organic carbon and nitrogen stocks at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols en Mouvement, Rencontres Internationales de Liessies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Valenciennes et du Hainaut Cambresis. FRA., Sep 2014, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’intensité de l’activité biologique dans les sols par l’analyse d’images de lames minces de sol : mise au point méthodologique et quantification de l’impact de 250 ans de mise en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cammas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Nationales d’Etude des Sols. Le sol en héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by a micromorphological approach of argilluviation and bioturbation rates in soils in response to land use change and recycling of organic residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2013 15th International Conference Recycling of organic residues in agriculture: From waste management to ecosystem services.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedo-sedimentary record of human-environment interaction in ditches and waterlogged depressions on tableland (roamn and early medieval period): micromorphological cases studies from Marne-la-Vallée area (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil hydraulic properties evolution in an E&BT horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid changes of soil clay mineralogy: towards a quantitative description using recent x-ray diffraction pattern fitting developments. Erosion et Altération : des mécanismes élémentaires aux conséquences géodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : bilan de 10 années de pédogenèse quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d'Etude des Sols: Le sol face aux changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil evolution: A morphological quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de la matière organique des produits résiduaires organiques influence leurs effets sur les sols: synthèse après 10 ans de l'essai QualiAgro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORE PRO: Observatoire de la valeur agronomique et des impacts environnementaux des produits résiduaires organiques recyclés en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'interdisciplinarité : une nécessité et une réalité à AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Colloque Question de pédagogies dans l'enseignement supérieur. QPES 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral differentiation of Albeluvisols under the impact of subsurface drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Phila, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du drainage dans les sols lessivés dégradés : Quantification et caractérisation des volumes pédologiques de l'horizon E/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to link Soil Quality, Soil Health, Soil-based Ecosystem Services, and Soil Threats? The SERENA conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Antón-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 years of Soil Science. Past achievements and future challenges. IUSS Centennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework to link some soil concepts: Soil Quality, Soil Health, Soil-based Ecosystem Services, Soil threats. A proposition from the EJP SOIL -SERENA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Anton-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau cadre conceptuel pour lier santé des sols, qualité, menaces, services : les apports du projet EJP SOIL SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Anton-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik van den Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Palaiseau « La Troche » : Un établissement agricole romain et médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Glisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Plateau de Saclay : Histoire d’un territoire sur la longue durée. Colloque Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure prise en compte de la qualité des sols dans les projets d'urbanisation: le cas de Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29647.33444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 16 years of repeated organic matter inputs on earthworm burrowing activity: quantification by X-Ray computed tomography imaging and digital processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier l’intensité du processus de lessivage dans les sols : apport de la micromorphologie couplée à de l’analyse d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Nationales d’Etude des Sols. Le sol en héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’intensité de l’activité biologique par analyse d’images de lames minces de sol : mise au point méthodologique et quantification de l’impact de 250 ans de mise en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle pédologique des stocks de carbone organique des sols sous forêts et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Akou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of alternative cultural practices on terrestrial oligochaetes (clitellate annelids)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Symposium on Enchytraeidae (ISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Osnabrück, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative cultural practices promote soil clitellate Oligochaeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by image analysis on soil thin sections of lessivage and bioturbation rates in soils in response to land use change and recycling of organic residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jegu, South Korea. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a geochemically to a physically-driven soil bleaching: the role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of global change on the soil body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Boča</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Systems and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2022, 9780124095489. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-822974-3.00102-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols (péri)urbains: entre gradients d’anthropisation et de contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Mougin, Francis Douay, Marine Canavese, Thierry Lebeau, Elisabeth Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae, Versailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-23, 2020, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie I - La contamination des sols : état des connaissances et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Mougin, Francis Douay, Marine Canavese, Thierry Lebeau, Elisabeth Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae, Versailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-90, 2020, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating for an Integrated Management of Coastal Zone: An Example of a Course Initiating to an Applied Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mariojouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sahuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Raffournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ceccaldi, H.J.; Hénocque, Y.; Komatsu, T.; Prouzet, P.; Sautour, B.; Yoshida, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.501-508, 2020, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D2.3.2 Cookbook to evaluate indicators of soil threats, soil-based ES and their associated bundles over scenarios of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTIFIER LES PÉDOGENÈSES ANTHROPIQUES : UN OUTIL POUR LA GESTION DURABLE DES SOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Paris-Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03204585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Reyes&#8208;rojas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Augusto Coblinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Pindral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Biancat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00910-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian O'Sullivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13476" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04088090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Choquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04088096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fermet-Quinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00716-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trop&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278584" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2971-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101088" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebegue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kazan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228419" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bogner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00446" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.09.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540982v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.01.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charirat Kusonwiriyawong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Bigalke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauzet," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.11.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47M837V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14909-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ricci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bentze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.10.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM617Z2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WT9TVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLJTWV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9666-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HL4HWSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Vasconcelos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89DRP6PQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimkowicz-Pawlas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Coblinski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Medina-Rold&#225;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Faber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2337" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12641" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652879v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11834" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820567v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cammas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590595v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622975v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590495v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190053v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192454v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Daroussin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahiaoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ant&#243;n-Sobejano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janjo de Haan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Anton-Sobejano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Elsen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13094" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Camas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Glisoni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608125v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946612v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29647.33444" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592221v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Durand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cecillon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Akou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192478v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192533v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820568v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805689v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bo&#269;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822974-3.00102-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551175v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1646/9782759232031/les-sols-urbains-sont-ils-cultivables" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raffournier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_33" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924148v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buttafuoco" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-03204585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Reyes&#8208;rojas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Augusto Coblinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Pindral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian O'Sullivan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Biancat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00910-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04088090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Choquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04088096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fermet-Quinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00716-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trop&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278584" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2971-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503454v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bogner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebegue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kazan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00446" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.09.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charirat Kusonwiriyawong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Bigalke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.01.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauzet," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.11.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47M837V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14909-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ricci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bentze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.10.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM617Z2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WT9TVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLJTWV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9666-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HL4HWSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Vasconcelos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89DRP6PQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimkowicz-Pawlas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Coblinski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Medina-Rold&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Faber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2337" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11834" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cammas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590595v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190053v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590495v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Daroussin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090327v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahiaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196272v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ant&#243;n-Sobejano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janjo de Haan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219640v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Anton-Sobejano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13094" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219744v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Elsen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Camas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Glisoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608125v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29647.33444" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820562v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592221v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Durand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cecillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Akou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820568v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805689v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bo&#269;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822974-3.00102-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551175v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1646/9782759232031/les-sols-urbains-sont-ils-cultivables" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551182v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raffournier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_33" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924148v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buttafuoco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-03204585v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>