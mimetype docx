--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Montagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Future Soil Ecosystem Services of a Drained Soil Under Different Climate Change Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (3), 16 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Soil Threats and Soil‐Related Ecosystem Services European Maps: Can We Use Them to Study Their Relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Reyes‐rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P A Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Augusto Coblinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Pindral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (5), pp.e70215. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we speak one language on the way to sustainable soil management in Europe? A terminology check via an EU ‐wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13476. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Geodiversity to Geofunctionality: Quantifying Geodiversity-Based Ecosystem Services for Landscape Planning in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Biancat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-023-00910-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spatial scale of soil data on estimates of soil ecosystem services: Case study in 100 km 2 area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.e13359. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quantification of the intensity of clay-sized particles transfers due to earthworm bioturbation and eluviation/illuviation in a cultivated Luvisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.116251. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodiversity Assessment of French Guiana: Challenges and Implications for Sustainable Land Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Fermet-Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.83. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-022-00716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonyl sulfide (COS) emissions in two agroecosystems in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tropée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (12), pp.e0278584. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Retisol impacted by artificial drainage: What can we learn from stable Fe isotope ratios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.114771. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of empirical and process-based modelling to quantify soil-supported ecosystem services on the Saclay plateau (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101332. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of selected soil services in a drained agricultural field: Methodology development and case study in Saclay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wavelets with statistical inference to map the mineralogical composition of pedological features from synchrotron X-ray diffraction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain van den Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2971-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Soil Evolution and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 2 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach of sources and non-photosynthetic sinks of carbonyl sulfide from atmospheric measurements over multiple years in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lebegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0228419. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0228419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: “Commentary: Is the focus on “ecosystems” a liability in the research on nature’s services?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the focus on “ecosystems” a liability in the research on nature’s services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 Article 226, 5 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2018.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological control of soil organic carbon and nitrogen stocks at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of copper concentrations and stable isotope ratios to artificial drainage in a French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charirat Kusonwiriyawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Bigalke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 300, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel image analysis procedure to quantify biological porosity and illuvial clay in large soil thin sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 292, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuviation intensity and land use change: Quantification via micromorphological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sauzet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 266 (46-57), pp.46-57. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the pathway and the intensity of albic material genesis: Role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 268, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach of surface carbonyl sulfide exchange by a Mediterranean oak forest ecosystem in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (23), pp.14909-14923. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-14909-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of alternative cropping systems on terrestrial Oligochaeta (Clitellata, Annelida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (2), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques à court terme sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural drainage-induced Albeluvisol evolution: a source of deterministic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193-194, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-analytically derived conceptual model of Albeluvisol morphological degradation induced by artificial drainage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of short-term clay evolution in soils under human impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344 (11-12), pp.747-757. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2012.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need to include soil evolution module in models for prediction of future climate change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1-2), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9666-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating constituent formation in soils to determine rates of soil processes: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (3/4), pp.293-303. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir six fonctions écologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et utilisation d’indicateurs pour l’évaluation des services écosystémiques et des menaces subies par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Klimkowicz-Pawlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol; Société Suisse de Pédologie, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundles of soil-based ecosystem services and soil threats at the EU level for present and 2050: evaluation by the EU stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Coblinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Medina-Roldán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bundles of soil services and soil threats et the EU level for present and 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL WP8, Jan 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour évaluer les services liés au fonctionnement des sols: propositions européennes et spécificités françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional dimension of geodiversity: geo-ecosystem services assessment for sustainable land-planning in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Fermet-Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-2337, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodiversity assessment of French Guiana: the need to integrate geodiversity within land-planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-12641, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of switching spatial scales on soil-based ecosystem services levels and patterns: a case study at the patch scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria. pp.EGU22-11834, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, un facteur de la pédogenèse pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances hebdomadaires de l’Académie d’Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of compost application on earthworms and potworms (Oligocheta : Lumbricidae, Enchytraeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout savoir sur : Les sols aussi vieillissent - le temps un facteur de pédogenèse pas tout à fait comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-pedological control of soil organic carbon and nitrogen stocks at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols en Mouvement, Rencontres Internationales de Liessies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Valenciennes et du Hainaut Cambresis. FRA., Sep 2014, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’intensité de l’activité biologique dans les sols par l’analyse d’images de lames minces de sol : mise au point méthodologique et quantification de l’impact de 250 ans de mise en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cammas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Nationales d’Etude des Sols. Le sol en héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by a micromorphological approach of argilluviation and bioturbation rates in soils in response to land use change and recycling of organic residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2013 15th International Conference Recycling of organic residues in agriculture: From waste management to ecosystem services.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedo-sedimentary record of human-environment interaction in ditches and waterlogged depressions on tableland (roamn and early medieval period): micromorphological cases studies from Marne-la-Vallée area (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil hydraulic properties evolution in an E&BT horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid changes of soil clay mineralogy: towards a quantitative description using recent x-ray diffraction pattern fitting developments. Erosion et Altération : des mécanismes élémentaires aux conséquences géodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : bilan de 10 années de pédogenèse quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d'Etude des Sols: Le sol face aux changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil evolution: A morphological quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de la matière organique des produits résiduaires organiques influence leurs effets sur les sols: synthèse après 10 ans de l'essai QualiAgro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORE PRO: Observatoire de la valeur agronomique et des impacts environnementaux des produits résiduaires organiques recyclés en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'interdisciplinarité : une nécessité et une réalité à AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Colloque Question de pédagogies dans l'enseignement supérieur. QPES 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral differentiation of Albeluvisols under the impact of subsurface drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Phila, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du drainage dans les sols lessivés dégradés : Quantification et caractérisation des volumes pédologiques de l'horizon E/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to link Soil Quality, Soil Health, Soil-based Ecosystem Services, and Soil Threats? The SERENA conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Antón-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 years of Soil Science. Past achievements and future challenges. IUSS Centennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework to link some soil concepts: Soil Quality, Soil Health, Soil-based Ecosystem Services, Soil threats. A proposition from the EJP SOIL -SERENA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Anton-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau cadre conceptuel pour lier santé des sols, qualité, menaces, services : les apports du projet EJP SOIL SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Anton-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik van den Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Palaiseau « La Troche » : Un établissement agricole romain et médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Glisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Plateau de Saclay : Histoire d’un territoire sur la longue durée. Colloque Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure prise en compte de la qualité des sols dans les projets d'urbanisation: le cas de Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29647.33444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 16 years of repeated organic matter inputs on earthworm burrowing activity: quantification by X-Ray computed tomography imaging and digital processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier l’intensité du processus de lessivage dans les sols : apport de la micromorphologie couplée à de l’analyse d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Nationales d’Etude des Sols. Le sol en héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’intensité de l’activité biologique par analyse d’images de lames minces de sol : mise au point méthodologique et quantification de l’impact de 250 ans de mise en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle pédologique des stocks de carbone organique des sols sous forêts et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Akou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of alternative cultural practices on terrestrial oligochaetes (clitellate annelids)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Symposium on Enchytraeidae (ISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Osnabrück, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative cultural practices promote soil clitellate Oligochaeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by image analysis on soil thin sections of lessivage and bioturbation rates in soils in response to land use change and recycling of organic residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jegu, South Korea. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a geochemically to a physically-driven soil bleaching: the role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of global change on the soil body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Boča</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Systems and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2022, 9780124095489. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-822974-3.00102-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols (péri)urbains: entre gradients d’anthropisation et de contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Mougin, Francis Douay, Marine Canavese, Thierry Lebeau, Elisabeth Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae, Versailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-23, 2020, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie I - La contamination des sols : état des connaissances et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Mougin, Francis Douay, Marine Canavese, Thierry Lebeau, Elisabeth Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae, Versailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-90, 2020, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating for an Integrated Management of Coastal Zone: An Example of a Course Initiating to an Applied Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mariojouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sahuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Raffournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ceccaldi, H.J.; Hénocque, Y.; Komatsu, T.; Prouzet, P.; Sautour, B.; Yoshida, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.501-508, 2020, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D2.3.2 Cookbook to evaluate indicators of soil threats, soil-based ES and their associated bundles over scenarios of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTIFIER LES PÉDOGENÈSES ANTHROPIQUES : UN OUTIL POUR LA GESTION DURABLE DES SOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Paris-Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03204585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Montagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Future Soil Ecosystem Services of a Drained Soil Under Different Climate Change Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (3), 16 p. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Soil Threats and Soil‐Related Ecosystem Services European Maps: Can We Use Them to Study Their Relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Reyes‐rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P A Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Augusto Coblinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Pindral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (5), pp.e70215. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we speak one language on the way to sustainable soil management in Europe? A terminology check via an EU ‐wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13476. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Geodiversity to Geofunctionality: Quantifying Geodiversity-Based Ecosystem Services for Landscape Planning in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Biancat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-023-00910-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spatial scale of soil data on estimates of soil ecosystem services: Case study in 100 km 2 area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.e13359. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quantification of the intensity of clay-sized particles transfers due to earthworm bioturbation and eluviation/illuviation in a cultivated Luvisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.116251. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodiversity Assessment of French Guiana: Challenges and Implications for Sustainable Land Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Fermet-Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoheritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.83. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-022-00716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonyl sulfide (COS) emissions in two agroecosystems in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tropée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (12), pp.e0278584. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Retisol impacted by artificial drainage: What can we learn from stable Fe isotope ratios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.114771. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of empirical and process-based modelling to quantify soil-supported ecosystem services on the Saclay plateau (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101332. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of selected soil services in a drained agricultural field: Methodology development and case study in Saclay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wavelets with statistical inference to map the mineralogical composition of pedological features from synchrotron X-ray diffraction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain van den Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (7), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2971-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Soil Evolution and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 2 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach of sources and non-photosynthetic sinks of carbonyl sulfide from atmospheric measurements over multiple years in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lebegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0228419. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0228419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: “Commentary: Is the focus on “ecosystems” a liability in the research on nature’s services?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble and colloidal translocation of Al, Fe, Si and Mn in an artificially drained French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the focus on “ecosystems” a liability in the research on nature’s services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 Article 226, 5 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2018.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological control of soil organic carbon and nitrogen stocks at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of copper concentrations and stable isotope ratios to artificial drainage in a French Retisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charirat Kusonwiriyawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Bigalke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 300, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel image analysis procedure to quantify biological porosity and illuvial clay in large soil thin sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 292, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuviation intensity and land use change: Quantification via micromorphological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sauzet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 266 (46-57), pp.46-57. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the pathway and the intensity of albic material genesis: Role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 268, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach of surface carbonyl sulfide exchange by a Mediterranean oak forest ecosystem in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (23), pp.14909-14923. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-14909-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of alternative cropping systems on terrestrial Oligochaeta (Clitellata, Annelida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (2), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques à court terme sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural drainage-induced Albeluvisol evolution: a source of deterministic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193-194, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-analytically derived conceptual model of Albeluvisol morphological degradation induced by artificial drainage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of short-term clay evolution in soils under human impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344 (11-12), pp.747-757. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2012.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need to include soil evolution module in models for prediction of future climate change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1-2), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9666-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating constituent formation in soils to determine rates of soil processes: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Vasconcelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (3/4), pp.293-303. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir six fonctions écologiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et utilisation d’indicateurs pour l’évaluation des services écosystémiques et des menaces subies par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Klimkowicz-Pawlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d’Étude des Sols JES 2025 "Sols, fonctions et transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol; Société Suisse de Pédologie, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundles of soil-based ecosystem services and soil threats at the EU level for present and 2050: evaluation by the EU stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Coblinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Medina-Roldán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bundles of soil services and soil threats et the EU level for present and 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL WP8, Jan 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour évaluer les services liés au fonctionnement des sols: propositions européennes et spécificités françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional dimension of geodiversity: geo-ecosystem services assessment for sustainable land-planning in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Fermet-Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-2337, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodiversity assessment of French Guiana: the need to integrate geodiversity within land-planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Aertgeerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-12641, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of switching spatial scales on soil-based ecosystem services levels and patterns: a case study at the patch scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria. pp.EGU22-11834, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, un facteur de la pédogenèse pas comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances hebdomadaires de l’Académie d’Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of compost application on earthworms and potworms (Oligocheta : Lumbricidae, Enchytraeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout savoir sur : Les sols aussi vieillissent - le temps un facteur de pédogenèse pas tout à fait comme les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-pedological control of soil organic carbon and nitrogen stocks at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols en Mouvement, Rencontres Internationales de Liessies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Valenciennes et du Hainaut Cambresis. FRA., Sep 2014, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’intensité de l’activité biologique dans les sols par l’analyse d’images de lames minces de sol : mise au point méthodologique et quantification de l’impact de 250 ans de mise en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cammas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Nationales d’Etude des Sols. Le sol en héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by a micromorphological approach of argilluviation and bioturbation rates in soils in response to land use change and recycling of organic residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2013 15th International Conference Recycling of organic residues in agriculture: From waste management to ecosystem services.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedo-sedimentary record of human-environment interaction in ditches and waterlogged depressions on tableland (roamn and early medieval period): micromorphological cases studies from Marne-la-Vallée area (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : bilan de 10 années de pédogenèse quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d'Etude des Sols: Le sol face aux changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid changes of soil clay mineralogy: towards a quantitative description using recent x-ray diffraction pattern fitting developments. Erosion et Altération : des mécanismes élémentaires aux conséquences géodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil hydraulic properties evolution in an E&BT horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil evolution: A morphological quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de la matière organique des produits résiduaires organiques influence leurs effets sur les sols: synthèse après 10 ans de l'essai QualiAgro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORE PRO: Observatoire de la valeur agronomique et des impacts environnementaux des produits résiduaires organiques recyclés en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer l'interdisciplinarité : une nécessité et une réalité à AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Colloque Question de pédagogies dans l'enseignement supérieur. QPES 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral differentiation of Albeluvisols under the impact of subsurface drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Phila, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du drainage dans les sols lessivés dégradés : Quantification et caractérisation des volumes pédologiques de l'horizon E/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to link Soil Quality, Soil Health, Soil-based Ecosystem Services, and Soil Threats? The SERENA conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Antón-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 years of Soil Science. Past achievements and future challenges. IUSS Centennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau cadre conceptuel pour lier santé des sols, qualité, menaces, services : les apports du projet EJP SOIL SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Anton-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik van den Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework to link some soil concepts: Soil Quality, Soil Health, Soil-based Ecosystem Services, Soil threats. A proposition from the EJP SOIL -SERENA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Anton-Sobejano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janjo de Haan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Palaiseau « La Troche » : Un établissement agricole romain et médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Glisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Plateau de Saclay : Histoire d’un territoire sur la longue durée. Colloque Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Camas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure prise en compte de la qualité des sols dans les projets d'urbanisation: le cas de Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29647.33444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 16 years of repeated organic matter inputs on earthworm burrowing activity: quantification by X-Ray computed tomography imaging and digital processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier l’intensité du processus de lessivage dans les sols : apport de la micromorphologie couplée à de l’analyse d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Nationales d’Etude des Sols. Le sol en héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’intensité de l’activité biologique par analyse d’images de lames minces de sol : mise au point méthodologique et quantification de l’impact de 250 ans de mise en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of alternative cultural practices on terrestrial oligochaetes (clitellate annelids)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Symposium on Enchytraeidae (ISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Osnabrück, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle pédologique des stocks de carbone organique des sols sous forêts et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Akou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative cultural practices promote soil clitellate Oligochaeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bentze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by image analysis on soil thin sections of lessivage and bioturbation rates in soils in response to land use change and recycling of organic residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jegu, South Korea. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a geochemically to a physically-driven soil bleaching: the role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of global change on the soil body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Boča</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Systems and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2022, 9780124095489. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-822974-3.00102-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols (péri)urbains: entre gradients d’anthropisation et de contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Mougin, Francis Douay, Marine Canavese, Thierry Lebeau, Elisabeth Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae, Versailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-23, 2020, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie I - La contamination des sols : état des connaissances et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Mougin, Francis Douay, Marine Canavese, Thierry Lebeau, Elisabeth Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae, Versailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-90, 2020, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating for an Integrated Management of Coastal Zone: An Example of a Course Initiating to an Applied Multidisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mariojouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sahuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Raffournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ceccaldi, H.J.; Hénocque, Y.; Komatsu, T.; Prouzet, P.; Sautour, B.; Yoshida, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.501-508, 2020, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 780 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SERENA Outcomes. Deliverable D6.4. EJP Soil Internal Project SERENA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D2.3.2 Cookbook to evaluate indicators of soil threats, soil-based ES and their associated bundles over scenarios of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buttafuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Assennato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTIFIER LES PÉDOGENÈSES ANTHROPIQUES : UN OUTIL POUR LA GESTION DURABLE DES SOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Paris-Saclay, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03204585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Reyes&#8208;rojas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Augusto Coblinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Pindral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian O'Sullivan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Biancat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00910-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04088090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Choquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04088096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fermet-Quinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00716-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trop&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278584" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2971-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503454v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bogner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebegue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kazan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00446" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.09.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charirat Kusonwiriyawong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Bigalke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.01.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauzet," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.11.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47M837V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14909-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ricci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bentze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.10.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM617Z2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WT9TVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLJTWV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9666-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HL4HWSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Vasconcelos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89DRP6PQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimkowicz-Pawlas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Coblinski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Medina-Rold&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Faber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2337" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11834" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cammas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590595v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190053v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590495v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Daroussin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090327v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahiaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196272v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ant&#243;n-Sobejano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janjo de Haan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219640v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Anton-Sobejano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13094" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219744v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Elsen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Camas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Glisoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608125v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29647.33444" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820562v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592221v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Durand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cecillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Akou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820568v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805689v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bo&#269;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822974-3.00102-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551175v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1646/9782759232031/les-sols-urbains-sont-ils-cultivables" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551182v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raffournier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_33" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924148v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buttafuoco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-03204585v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Reyes&#8208;rojas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Augusto Coblinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Pindral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian O'Sullivan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Biancat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-023-00910-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04088090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Choquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04088096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fermet-Quinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00716-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trop&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278584" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101332" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van den Bogaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2971-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503454v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bogner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebegue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kazan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00446" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.05.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.09.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charirat Kusonwiriyawong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Bigalke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.01.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauzet," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.11.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47M837V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14909-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ricci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bentze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.10.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM617Z2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WT9TVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLJTWV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9666-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HL4HWSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Vasconcelos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89DRP6PQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimkowicz-Pawlas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Coblinski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Medina-Rold&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Faber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2337" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12641" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11834" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cammas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590595v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190053v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Daroussin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090327v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yahiaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196272v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ant&#243;n-Sobejano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janjo de Haan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219744v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Anton-Sobejano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van den Elsen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13094" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Camas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Glisoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608125v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29647.33444" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820562v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192478v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592221v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Durand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cecillon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Akou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820568v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805689v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bo&#269;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822974-3.00102-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551175v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1646/9782759232031/les-sols-urbains-sont-ils-cultivables" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551182v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raffournier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_33" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923522v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assennato" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924148v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buttafuoco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-03204585v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>