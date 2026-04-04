--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -66,5486 +66,5503 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deeply branching lineage in Heterolobosea (Discoba) with multiflagellated and multigrooved life stages</w:t>
+                <w:t xml:space="preserve">Parasitic connections: a patescibacterial epibiont, its methylotrophic gammaproteobacterial host, and their phages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Prokina</w:t>
+                <w:t xml:space="preserve">Feriel Bouderka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoji Yubuki</w:t>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guifré Torruella</w:t>
+                <w:t xml:space="preserve">Yifan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Inagaki</w:t>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (5), pp.e70037. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.70037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00025-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391398v1</w:t>
+                <w:t xml:space="preserve">hal-05555718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Phylogeny of the SELMA Translocation Machinery Recounts the Evolution of Complex Photosynthetic Eukaryotes</w:t>
+                <w:t xml:space="preserve">A deeply branching lineage in Heterolobosea (Discoba) with multiflagellated and multigrooved life stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ponce-Toledo</w:t>
+                <w:t xml:space="preserve">Kristina Prokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Naoji Yubuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deschamps</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Inagaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (5), pp.e70037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.70037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387665v1</w:t>
+                <w:t xml:space="preserve">hal-05391398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic analyses indicate the archaeal superphylum DPANN originated from free-living euryarchaeal-like ancestors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Phylogeny of the SELMA Translocation Machinery Recounts the Evolution of Complex Photosynthetic Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charley Mccarthy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rafael Ponce-Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-025-02024-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391319v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of neglected flagellated protists supports a revised eukaryotic tree of life</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phylogenomic analyses indicate the archaeal superphylum DPANN originated from free-living euryarchaeal-like ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Susko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.10.075⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.1593-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-025-02024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391348v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discocelia plataet sp. n., a small Incertae Sedis cercozoan flagellate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phylogenomics of neglected flagellated protists supports a revised eukaryotic tree of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.198-207.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.10.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.70041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05391417v1</w:t>
+                <w:t xml:space="preserve">hal-05391348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new member of the dynamin superfamily modulates mitochondrial membrane branching in Trypanosoma brucei.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Alexandra Morel</w:t>
+                <w:t xml:space="preserve">Discocelia plataet sp. n., a small Incertae Sedis cercozoan flagellate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Prokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Asencio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Omaya Dudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Blancard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Salin</w:t>
+                <w:t xml:space="preserve">Purificación López‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.02.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (5), pp.e70041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995799v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses and virus satellites of haloarchaea and their nanosized DPANN symbionts reveal intricate nested interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new member of the dynamin superfamily modulates mitochondrial membrane branching in Trypanosoma brucei.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandra Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifan Zhou</w:t>
+                <w:t xml:space="preserve">Corinne Asencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+                <w:t xml:space="preserve">Corinne Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michail M Yakimov</w:t>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-025-02149-7⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05342200v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global freshwater distribution of Telonemia protists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viruses and virus satellites of haloarchaea and their nanosized DPANN symbionts reveal intricate nested interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roudaina Boukheloua</w:t>
+                <w:t xml:space="preserve">Ying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indranil Mukherjee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Kasalický</w:t>
+                <w:t xml:space="preserve">Michail M Yakimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae177⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (11), pp.2673-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-025-02149-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764737v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05342200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely acidic proteomes and metabolic flexibility in bacteria and highly diversified archaea thriving in geothermal chaotropic brines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bledina Dede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittany Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (10), pp.1856-1869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-024-02505-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the prokaryote-eukaryote interplay in microbial mats from an Andean athalassohaline wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina F Cubillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Iniesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (4), pp.00072-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.00072-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the last common ancestor of all eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global freshwater distribution of Telonemia protists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roudaina Boukheloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Richards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Eme</w:t>
+                <w:t xml:space="preserve">Karel Šimek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M Archibald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susana M Coelho</w:t>
+                <w:t xml:space="preserve">Vojtěch Kasalický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002917⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391266v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded phylogeny of extremely halophilic archaea shows multiple independent adaptations to hypersaline environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+                <w:t xml:space="preserve">Reconstructing the last common ancestor of all eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Rodríguez del Río</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">Guy Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01647-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (11), pp.e3002917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782651v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread formation of intracellular calcium carbonates by the bloom‐forming cyanobacterium Microcystis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gaëtan</w:t>
+                <w:t xml:space="preserve">Expanded phylogeny of extremely halophilic archaea shows multiple independent adaptations to hypersaline environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">Álvaro Rodríguez del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16322⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.964-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01647-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069101v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and molecular characterization of a new member of the phylum Rhodelphidia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widespread formation of intracellular calcium carbonates by the bloom‐forming cyanobacterium Microcystis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina I Prokina</w:t>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis V Tikhonenkov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (2), pp.e12995. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.751-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.12995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800476v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and molecular characterization of a new member of the phylum Rhodelphidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Prokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tikhonenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeu.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturases and Group II Introns in the Mitochondrial Genomes of the Deepest Jakobid Branch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Prokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and molecular characterization of a new member of the phylum Rhodelphidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Prokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tikhonenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (2), pp.e12995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeu.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological characterization of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and molecular characterization of a new member of the phylum Rhodelphidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kristina I Prokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis V Tikhonenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López‐garcía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 70 (6), pp.e12997. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12997⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.e12995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272301v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the molecular and morphological diversity of Apusomonadida, a deep‐branching group of gliding bacterivorous protists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Molecular and morphological characterization of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoji Yubuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+                <w:t xml:space="preserve">Aaron A Heiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Heiss</w:t>
+                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 70 (2), pp.e12956. </w:t>
+              <w:t xml:space="preserve">, 2023, 70 (6), pp.e12997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.12956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384861v1</w:t>
+                <w:t xml:space="preserve">hal-04272301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Size Expansions and Intron Proliferation in Red Algal Plastid and Mitochondrial Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian van Beveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evac037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic microbial communities from microbialite‐bearing lakes sampled along a salinity‐alkalinity gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Expanding the molecular and morphological diversity of Apusomonadida, a deep‐branching group of gliding bacterivorous protists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Reboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Bertolino</w:t>
+                <w:t xml:space="preserve">Aaron Heiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (2), pp.e12956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845854v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics Supports the Monophyly of Aphelids and Fungi and Identifies New Molecular Synapomorphies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+                <w:t xml:space="preserve">Planktonic microbial communities from microbialite‐bearing lakes sampled along a salinity‐alkalinity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syac054⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108762v1</w:t>
+                <w:t xml:space="preserve">hal-03845854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Gene Family Diagnostic for Intracellular Biomineralization of Amorphous Ca Carbonates by Cyanobacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t>
+                <w:t xml:space="preserve">Phylogenomics Supports the Monophyly of Aphelids and Fungi and Identifies New Molecular Synapomorphies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac026⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syac054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616840v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-and-branch-heterogeneous analyses of an expanded dataset favour mitochondria as sister to known Alphaproteobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Gene Family Diagnostic for Intracellular Biomineralization of Amorphous Ca Carbonates by Cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bitard-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio A Muñoz-Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward Susko</w:t>
+                <w:t xml:space="preserve">Géraldine Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Williamson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudio H. Slamovits</w:t>
+                <w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01638-2⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.evac026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847570v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogenetic and proteomic reconstruction of eukaryotic chromatin evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-and-branch-heterogeneous analyses of an expanded dataset favour mitochondria as sister to known Alphaproteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A Muñoz-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Susko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
+                <w:t xml:space="preserve">Kelsey Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Navarrete</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Meritxell Antó</w:t>
+                <w:t xml:space="preserve">Claudio H. Slamovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.1007-1023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01771-6⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01638-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847593v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core microbial communities of lacustrine microbialites sampled along an alkalinity gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">A phylogenetic and proteomic reconstruction of eukaryotic chromatin evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Chiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pribasnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15252⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1007-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01771-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988545v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid formation of mature microbialites in Lake Alchichica, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Iniesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.600-605. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeal overdominance close to life-limiting conditions in geothermally influenced hypersaline lakes at the Danakil Depression, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Belilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Iniesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María López‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.15771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of a new fungal phylum reveals multiple waves of reductive evolution across Holomycota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.4973. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25308-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small freshwater ecosystems with dissimilar microbial communities exhibit similar temporal patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (9), pp.2162-2177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.15864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical connections: prokaryotes parasitizing their kin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Core microbial communities of lacustrine microbialites sampled along an alkalinity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12910⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043477v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine signature taxa and core microbial community stability along latitudinal and vertical gradients in sediments of the deepest freshwater lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Physical connections: prokaryotes parasitizing their kin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.3412-3417. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01011-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384282v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of the mineralogical and chemical composition of modern microbialites from ten Mexican lakes: What do we learn about their formation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine signature taxa and core microbial community stability along latitudinal and vertical gradients in sediments of the deepest freshwater lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Zeyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Nataliia V Annenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beyssac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Muller</w:t>
+                <w:t xml:space="preserve">Konstantin E Vershinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.04.030⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.3412-3417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01011-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273216v1</w:t>
+                <w:t xml:space="preserve">hal-03384282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of plankton protist communities along latitudinal and vertical gradients in the oldest and deepest freshwater lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative analysis of the mineralogical and chemical composition of modern microbialites from ten Mexican lakes: What do we learn about their formation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline M David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nataliia V Annenkova</w:t>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis J Galindo</w:t>
+                <w:t xml:space="preserve">Damien Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (3), pp.1436-1451. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.148-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043428v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive evolution and unique predatory mode in the CPR bacterium Vampirococcus lugosii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Environmental drivers of plankton protist communities along latitudinal and vertical gradients in the oldest and deepest freshwater lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline M David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia V Annenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana López-Archilla</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis J Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.2454. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.1436-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22762-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380222v1</w:t>
+                <w:t xml:space="preserve">hal-03043428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel microbialite-associated phototrophic Chloroflexi lineage exhibiting a quasi-clonal pattern along Depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reductive evolution and unique predatory mode in the CPR bacterium Vampirococcus lugosii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvan Zivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaluz Tavera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ana López-Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.1207 - 1216. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaa122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22762-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003320v1</w:t>
+                <w:t xml:space="preserve">hal-03380222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the melting seawater‐ice elution method on the metabarcoding characterization of benthic protist communities</w:t>
+                <w:t xml:space="preserve">A novel microbialite-associated phototrophic Chloroflexi lineage exhibiting a quasi-clonal pattern along Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Reñé</w:t>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrià Auladell</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rosaluz Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (3), pp.314-323. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1207 - 1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaa122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988536v1</w:t>
+                <w:t xml:space="preserve">hal-03003320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Syntrophy hypothesis for the origin of eukaryotes revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Performance of the melting seawater‐ice elution method on the metabarcoding characterization of benthic protist communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Reñé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Auladell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-020-0710-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.314-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988531v1</w:t>
+                <w:t xml:space="preserve">hal-02988536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and molecular phylogeny of Aphelidium insulamus sp. nov. (Aphelida, Opisthosporidia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Syntrophy hypothesis for the origin of eukaryotes revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21685/1680-0826-2020-14-4-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), pp.655-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-020-0710-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043373v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Evolution of the Halo-Volcanic Complex of Dallol: Proto-Volcanism in Northern Afar (Ethiopia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and molecular phylogeny of Aphelidium insulamus sp. nov. (Aphelida, Opisthosporidia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A. Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José López-García</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Andrey Vishnyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grunewald</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natalia Zorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.191-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21685/1680-0826-2020-14-4-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988490v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultured Asgard Archaea Shed Light on Eukaryogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Origin and Evolution of the Halo-Volcanic Complex of Dallol: Proto-Volcanism in Northern Afar (Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.03.058⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988522v1</w:t>
+                <w:t xml:space="preserve">hal-02988490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ultrastructure of Sanchytrium tribonematis (Sanchytriaceae, Fungi incertae sedis) Confirms its Close Relationship to Amoeboradix</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cultured Asgard Archaea Shed Light on Eukaryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181 (2), pp.232-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.12740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365842v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined cultivation and single-cell approaches to the phylogenomics of nucleariid amoebae, close relatives of fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Eglit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,6922 +5620,7039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series are critical to understand microbial plankton diversity and ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Ultrastructure of Sanchytrium tribonematis (Sanchytriaceae, Fungi incertae sedis) Confirms its Close Relationship to Amoeboradix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey E Vishnyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110406v1</w:t>
+                <w:t xml:space="preserve">hal-02365842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperdiverse archaea near life limits at the polyextreme geothermal Dallol area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Time series are critical to understand microbial plankton diversity and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.920-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-019-1005-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02367946v1</w:t>
+                <w:t xml:space="preserve">hal-02110406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-bearing phases in modern lacustrine microbialites from Mexico</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Hyperdiverse archaea near life limits at the polyextreme geothermal Dallol area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Belilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Templeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.03.021⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.1552-1561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-019-1005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124836v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryogenesis, a syntrophy affair</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fe-bearing phases in modern lacustrine microbialites from Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Templeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0495-5⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253, pp.201-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368063v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New member of Gromochytriales (Chytridiomycetes) - Apiochytrium granulosporum nov. gen. et sp</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eukaryogenesis, a syntrophy affair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12702⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (7), pp.1068-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0495-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108862v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Adaptive Lateral Gene Transfers in the Symbiotic Opalina - Blastocystis Stramenopile Lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoji Yubuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Xavier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew W Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37, pp.651-659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msz250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal and endosymbiotic gene transfer in early plastid evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New member of Gromochytriales (Chytridiomycetes) - Apiochytrium granulosporum nov. gen. et sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Mamkaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Isaac Ponce Toledo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olga V Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V Aleoshine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15965⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (4), pp.582-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365884v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined cultivation and single-cell approaches to the phylogenomics of nucleariid amoebae, close relatives of fungi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Horizontal and endosymbiotic gene transfer in early plastid evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Isaac Ponce Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0094⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988477v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Plastids of Euglenids and Chlorarachniophytes Function with a Mix of Genes of Red and Green Algal Ancestry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combined cultivation and single-cell approaches to the phylogenomics of nucleariid amoebae, close relatives of fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Eglit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy121⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1786), pp.20190094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108901v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chytrid-like Parasites of Algae Amoeboradix gromovi gen. et sp. nov. and Sanchytrium tribonematis Belong to a New Fungal Lineage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrey Vishnyakov</w:t>
+                <w:t xml:space="preserve">Functional shifts in microbial mats recapitulate early Earth metabolic transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (11), pp.1700-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0683-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109182v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional shifts in microbial mats recapitulate early Earth metabolic transitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+                <w:t xml:space="preserve">The Chytrid-like Parasites of Algae Amoeboradix gromovi gen. et sp. nov. and Sanchytrium tribonematis Belong to a New Fungal Lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mamkaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Klimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Vishnyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0683-3⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (1), pp.122-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996248v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global transcriptome analysis of the aphelid Paraphelidium tribonemae supports the phagotrophic origin of fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-018-0235-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvularia atlantis gen. et sp. nov., a Nucleariid Filose Amoeba (Holomycota, Opisthokonta)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Secondary Plastids of Euglenids and Chlorarachniophytes Function with a Mix of Genes of Red and Green Algal Ancestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael I Ponce-Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guifré Torruella</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (2), pp.170-179. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (9), pp.2198-2204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.12450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109097v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial eukaryotes in the suboxic chemosynthetic ecosystem of Movile Cave, Romania</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Parvularia atlantis gen. et sp. nov., a Nucleariid Filose Amoeba (Holomycota, Opisthokonta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David López-Escardó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Ruiz-Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.170-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369191v1</w:t>
+                <w:t xml:space="preserve">hal-02109097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Genomics of Metchnikovella incurvata (Metchnikovellidae): An Early Branching Microsporidium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microbial eukaryotes in the suboxic chemosynthetic ecosystem of Movile Cave, Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Timpano</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gita Paskerova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Maria Hillebrand-Voiculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.2736-2748. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.464-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109065v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial formation of intracellular Ca-carbonates in undersaturated solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary Genomics of Metchnikovella incurvata (Metchnikovellidae): An Early Branching Microsporidium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Hélène Timpano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Georgelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lambert</w:t>
+                <w:t xml:space="preserve">Gita Paskerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12261⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.2736-2748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655173v1</w:t>
+                <w:t xml:space="preserve">hal-02109065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Gloeomargarita lithophora gen. nov., sp. nov., a thylakoid-bearing, basal-branching cyanobacterium with intracellular carbonates, and proposal for Gloeomargaritales ord. nov.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Cyanobacterial formation of intracellular Ca-carbonates in undersaturated solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fériel Skouri-Panet</w:t>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Couradeau</w:t>
+                <w:t xml:space="preserve">Jean-François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 67 (3), pp.653-658. </w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741639v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Conditions Allowing the Formation of Modern Lacustrine Microbialites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Daval</w:t>
+                <w:t xml:space="preserve">Description of Gloeomargarita lithophora gen. nov., sp. nov., a thylakoid-bearing, basal-branching cyanobacterium with intracellular carbonates, and proposal for Gloeomargaritales ord. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaluz Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification Lopez-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Fériel Skouri-Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Estelle Couradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.380 - 383. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (3), pp.653-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440538v1</w:t>
+                <w:t xml:space="preserve">hal-01741639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early-Branching Freshwater Cyanobacterium at the Origin of Plastids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Geochemical Conditions Allowing the Formation of Modern Lacustrine Microbialites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purification Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.056⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.380 - 383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741643v1</w:t>
+                <w:t xml:space="preserve">hal-01440538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative metagenomics unveils functions and genome features of microbialite-associated communities along a depth gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Early-Branching Freshwater Cyanobacterium at the Origin of Plastids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael I Ponce-Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvan Zivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13456⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.386-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412335v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of microbial mats in early fossilization by decay delay and formation of impressions and replicas of vertebrates and invertebrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Comparative metagenomics unveils functions and genome features of microbialite-associated communities along a depth gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.25716. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (12), pp.4990-5004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319247v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of Freshwater Communities of Small Microbial Eukaryotes Undergoing Severe Drought Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of microbial mats in early fossilization by decay delay and formation of impressions and replicas of vertebrates and invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+                <w:t xml:space="preserve">Ángela D. Buscalioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Bertolino</w:t>
+                <w:t xml:space="preserve">M. Carmen Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.812. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep25716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587905v1</w:t>
+                <w:t xml:space="preserve">hal-01319247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t>
+                <w:t xml:space="preserve">Resilience of Freshwater Communities of Small Microbial Eukaryotes Undergoing Severe Drought Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Li</w:t>
+                <w:t xml:space="preserve">Marianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Margaret-Oliver</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Blondeau</w:t>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310553v1</w:t>
+                <w:t xml:space="preserve">hal-01587905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenome-based diversity analyses suggest a significant contribution of non-cyanobacterial lineages to carbonate precipitation in modern microbialites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Margaret-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00797⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221204v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of low-T hydrated silicates in modern microbialites from Mexico and implications for microbial fossilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2015.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marked seasonality and high spatial variability of protist communities in shallow freshwater systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Metagenome-based diversity analyses suggest a significant contribution of non-cyanobacterial lineages to carbonate precipitation in modern microbialites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ISMEJ.2015.6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022559v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial gene import and mesophilic adaptation in archaea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marked seasonality and high spatial variability of protist communities in shallow freshwater systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrmicro3485⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.1941-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ISMEJ.2015.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438307v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex communities of small protists and unexpected occurrence of typical marine lineages in shallow freshwater systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bacterial gene import and mesophilic adaptation in archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12591⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (7), pp.447 - 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrmicro3485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022575v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of free-living tintinnid ciliate communities revealed by environmental sequences from the North-West Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Complex communities of small protists and unexpected occurrence of typical marine lineages in shallow freshwater systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87 (2), pp.330-342. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (10), pp.3610-3627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502774v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Ca-carbonate biomineralization is widespread in cyanobacteria.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal dynamics of free-living tintinnid ciliate communities revealed by environmental sequences from the North-West Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Skouri-Panet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jinhua Li</w:t>
+                <w:t xml:space="preserve">Charles Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Férard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1403510111⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.330-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101603v1</w:t>
+                <w:t xml:space="preserve">hal-03502774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular PhylogenyandUltrastructure of Aphelidium aff.melosirae (Aphelida, Opisthosporidia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey A. Karpov</w:t>
+                <w:t xml:space="preserve">Intracellular Ca-carbonate biomineralization is widespread in cyanobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Skouri-Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A. Mamkaeva</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2014.05.003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (30), pp.10933-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1403510111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01049981v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16S rDNA-based analysis reveals cosmopolitan occurrence but limited diversity of two cyanobacterial lineages with contrasted patterns of intracellular carbonate mineralization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Molecular PhylogenyandUltrastructure of Aphelidium aff.melosirae (Aphelida, Opisthosporidia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A. Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. Mamkaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00331⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165, pp.512-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321248v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of protist diversity assessments: morphology compared with cloning and direct pyrosequencing of 18S rRNA genes and ITS regions using the conspicuous tintinnid ciliates as a case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">16S rDNA-based analysis reveals cosmopolitan occurrence but limited diversity of two cyanobacterial lineages with contrasted patterns of intracellular carbonate mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaluz Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2012.106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502641v1</w:t>
+                <w:t xml:space="preserve">hal-01321248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Phylogeny of Tintinnid Ciliates (Tintinnida, Ciliophora)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Accuracy of protist diversity assessments: morphology compared with cloning and direct pyrosequencing of 18S rRNA genes and ITS regions using the conspicuous tintinnid ciliates as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.244-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2012.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2012.01.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03502657v1</w:t>
+                <w:t xml:space="preserve">hal-03502641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogeny of the marine dinoflagellate genus Heterodinium (Dinophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (2), pp.95-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09670262.2012.662722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early-Branching Microbialite Cyanobacterium Forms Intracellular Carbonates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular Phylogeny of Tintinnid Ciliates (Tintinnida, Ciliophora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (6), pp.873-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2012.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1216171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03583352v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic and Eukaryotic Community Structure in Field and Cultured Microbialites from the Alkaline Lake Alchichica (Mexico)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">An Early-Branching Microbialite Cyanobacterium Forms Intracellular Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozef Kazmierczak</w:t>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (12), pp.e28767. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336, pp.459-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1216171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677228v1</w:t>
+                <w:t xml:space="preserve">insu-03583352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete-fosmid and fosmid-end sequences reveal frequent horizontal gene transfers in marine uncultured planktonic archaea.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prokaryotic and Eukaryotic Community Structure in Field and Cultured Microbialites from the Alkaline Lake Alchichica (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rodríguez-Valera</w:t>
+                <w:t xml:space="preserve">Jozef Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (8), pp.1291-302. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (12), pp.e28767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662567v1</w:t>
+                <w:t xml:space="preserve">hal-00677228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative metagenomics of bathypelagic plankton and bottom sediment from the Sea of Marmara</w:t>
+                <w:t xml:space="preserve">Complete-fosmid and fosmid-end sequences reveal frequent horizontal gene transfers in marine uncultured planktonic archaea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Zivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.285-304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2010.113⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 5 (8), pp.1291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561029v1</w:t>
+                <w:t xml:space="preserve">hal-00662567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunlight-Exposed Biofilm Microbial Communities Are Naturally Resistant to Chernobyl Ionizing-Radiation Levels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparative metagenomics of bathypelagic plankton and bottom sediment from the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021764⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.285-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2010.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021697v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the dinoflagellates Podolampas and Blepharocysta (Peridiniales, Dinophyceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sunlight-Exposed Biofilm Microbial Communities Are Naturally Resistant to Chernobyl Ionizing-Radiation Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2216/PH09-29.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502069v1</w:t>
+                <w:t xml:space="preserve">hal-03021697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Phylogeny of Noctilucoid Dinoflagellates (Noctilucales, Dinophyceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Molecular phylogeny of the dinoflagellates Podolampas and Blepharocysta (Peridiniales, Dinophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2009.12.005⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2216/PH09-29.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502065v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complex Cell Division Machinery Was Present in the Last Common Ancestor of Eukaryotes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular Phylogeny of Noctilucoid Dinoflagellates (Noctilucales, Dinophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (3), pp.466-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2009.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03368340v1</w:t>
+                <w:t xml:space="preserve">hal-03502065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Symbiosis and the Birth of the Plant Kingdom.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+                <w:t xml:space="preserve">A Complex Cell Division Machinery Was Present in the Last Common Ancestor of Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasunori Nakamura</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msm280⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (4), pp.e5021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250123v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncultured Archaea in a hydrothermal microbial assemblage: phylogenetic diversity and characterization of a genome fragment from a euryarchaeote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic Symbiosis and the Birth of the Plant Kingdom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Eiji Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00128.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617104v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotic Chemistry – Biochemistry – Emergence of Life (4.4–2 Ga)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncultured Archaea in a hydrothermal microbial assemblage: phylogenetic diversity and characterization of a genome fragment from a euryarchaeote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pascal</w:t>
+                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boiteau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Jeanthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11038-006-9089-3⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.452-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00128.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00112041v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophilic lifestyle for an uncultured archaeon from hydrothermal vents: evidence from environmental genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Moussard</w:t>
+                <w:t xml:space="preserve">Prebiotic Chemistry – Biochemistry – Emergence of Life (4.4–2 Ga)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">Antonio Lazcano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98, pp.153-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11038-006-9089-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.3.2268-2271.2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00617096v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity on the Tatahouine meteorite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Thermophilic lifestyle for an uncultured archaeon from hydrothermal vents: evidence from environmental genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chapon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41 (8), pp.1249-1265. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (3), pp.2268-2271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2006.tb00519.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.3.2268-2271.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560924v1</w:t>
+                <w:t xml:space="preserve">hal-00617096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity and carbonate precipitation in the giant microbialites from the highly alkaline Lake Van, Turkey.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microbial diversity on the Tatahouine meteorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9, pp.263-274. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (8), pp.1249-1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00792-005-0457-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2006.tb00519.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021666v1</w:t>
+                <w:t xml:space="preserve">hal-01560924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of functional genes of methanogens, methanotrophs and sulfate reducers in deep‐sea hydrothermal environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial diversity and carbonate precipitation in the giant microbialites from the highly alkaline Lake Van, Turkey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Józef Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nercessian</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Kempe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2004.00672.x⟩</w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-005-0457-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546768v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eubacterial phylogeny based on translational apparatus proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of functional genes of methanogens, methanotrophs and sulfate reducers in deep‐sea hydrothermal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nercessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier</w:t>
+                <w:t xml:space="preserve">Nadège Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bapteste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Philippe</w:t>
+                <w:t xml:space="preserve">Daniel Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0168-9525(01)02522-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (1), pp.118-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2004.00672.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02335701v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new phylogeny of eukaryotes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eubacterial phylogeny based on translational apparatus proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bapteste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinui Philippe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-9525(01)02522-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694637v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early branching or fast evolving eukaryotes? An answer based on slowly evolving positions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">The new phylogeny of eukaryotes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinui Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Budin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Germot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 267, pp.1213-1221</w:t>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.596-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689056v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early branching or fast evolving eukaryotes? An answer based on slowly evolving positions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinui Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Budin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Germot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267, pp.1213-1221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The evolutionary history of ribosomal protein RpS14: horizontal gene transfer at the heart of the ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16 (12), pp.529-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0168-9525(00)02142-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12665,51 +12799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Prokina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Galindo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifr&#233; Torruella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Inagaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ponce-Toledo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Baker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Mccarthy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Susko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02024-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaya Dudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandra Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Asencio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.02.033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05342200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M Yakimov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02149-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaina Boukheloua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukherjee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjae Park" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;imek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kasalick&#253;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledina Dede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02505-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina F Cubillos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguilar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00072-24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Richards" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002917" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01647-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04069101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ga&#235;tan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16322" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina I Prokina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V Tikhonenkov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12995" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tikhonenkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron A Heiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12997" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Heiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12956" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12233" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616840v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Caumes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Williamson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio H. Slamovits" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01638-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grau-Bov&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Navarrete" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chiva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pribasnig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ant&#243;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01771-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15252" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12957" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Belilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15771" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karpov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25308-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15864" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12910" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia V Annenkova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin E Vershinin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01011-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03273216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043428v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline M David" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J Galindo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15346" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zivanovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Archilla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22762-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sagha&#239;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaluz Tavera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa122" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Auladell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12834" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0710-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Karpov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vishnyakov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zorina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21685/1680-0826-2020-14-4-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988490v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunewald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00351" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.03.058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365842v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E Vishnyakov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Lopez-Garcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12740" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Eglit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Simpson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0094" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1005-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Templeton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.03.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368063v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0495-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Karpov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Mamkaeva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Popova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Aleoshine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12702" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Xavier Galindo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Brown" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz250" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365884v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Isaac Ponce Toledo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15965" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael I Ponce-Toledo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mamkaeva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Klimov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.11.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0683-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0235-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Ruiz-Trillo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12450" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369191v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maria Hillebrand-Voiculescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12756" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109065v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Paskerova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy205" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655173v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12261" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741639v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Skouri-Panet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001679" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purification Lopez-Garcia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.096" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741643v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412335v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13456" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela D. Buscalioni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Guerrero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25716" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00812" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221204v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00797" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00064" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022559v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ISMEJ.2015.6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438307v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3485" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12591" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502774v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12224" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Skouri-Panet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1403510111" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049981v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Mamkaeva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.05.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00331" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502641v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.106" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.01.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB4DJB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2012.662722" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583352v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1216171" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gerard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kazmierczak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028767" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662567v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Valera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.16" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561029v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.113" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021697v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021764" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502069v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/PH09-29.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502065v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2009.12.005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm280" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617104v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00128.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112041v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lazcano" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-006-9089-3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM3VSGP4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617096v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouffe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2268-2271.2006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560924v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2006.tb00519.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021666v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Kazmierczak" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kempe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-005-0457-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NDTNPNC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546768v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nercessian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00672.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335701v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(01)02522-7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R30D8261-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694637v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinui Philippe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Germot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689056v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brinkmann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Budin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335661v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(00)02142-9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCW5T1Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05555718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouderka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00025-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Prokina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Galindo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifr&#233; Torruella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Inagaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ponce-Toledo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Baker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Mccarthy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Susko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02024-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaya Dudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandra Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Asencio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.02.033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05342200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M Yakimov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02149-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledina Dede" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02505-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina F Cubillos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguilar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00072-24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaina Boukheloua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukherjee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjae Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;imek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kasalick&#253;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Richards" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002917" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01647-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04069101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ga&#235;tan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16322" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tikhonenkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12995" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina I Prokina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V Tikhonenkov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron A Heiss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12997" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Heiss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12956" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845854v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12233" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616840v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Caumes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Williamson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio H. Slamovits" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01638-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grau-Bov&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Navarrete" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chiva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pribasnig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ant&#243;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01771-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12957" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Belilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15771" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karpov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25308-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15864" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15252" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12910" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia V Annenkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin E Vershinin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01011-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03273216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline M David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J Galindo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15346" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zivanovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Archilla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22762-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sagha&#239;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaluz Tavera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Auladell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12834" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0710-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Karpov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vishnyakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zorina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21685/1680-0826-2020-14-4-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunewald" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00351" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.03.058" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Eglit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Simpson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0094" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E Vishnyakov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Lopez-Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12740" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110406v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367946v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1005-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Templeton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.03.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0495-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Xavier Galindo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Brown" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz250" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108862v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Karpov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Mamkaeva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Popova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Aleoshine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12702" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Isaac Ponce Toledo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15965" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0683-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109182v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mamkaeva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Klimov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.11.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0235-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael I Ponce-Toledo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109097v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Ruiz-Trillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12450" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369191v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maria Hillebrand-Voiculescu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12756" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Paskerova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy205" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655173v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12261" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741639v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Skouri-Panet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001679" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purification Lopez-Garcia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.096" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741643v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.056" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412335v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13456" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319247v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela D. Buscalioni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Guerrero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25716" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00812" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00064" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221204v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00797" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ISMEJ.2015.6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438307v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3485" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12591" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502774v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12224" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101603v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Skouri-Panet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1403510111" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049981v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Mamkaeva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.05.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321248v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00331" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.106" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2012.662722" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502657v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.01.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB4DJB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583352v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1216171" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677228v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gerard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kazmierczak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028767" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662567v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Valera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.16" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561029v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.113" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021697v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021764" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502069v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/PH09-29.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502065v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2009.12.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368340v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005021" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250123v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm280" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617104v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00128.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112041v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lazcano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-006-9089-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM3VSGP4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617096v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouffe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2268-2271.2006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560924v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2006.tb00519.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021666v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Kazmierczak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kempe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-005-0457-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NDTNPNC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546768v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nercessian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00672.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335701v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(01)02522-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R30D8261-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694637v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinui Philippe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Germot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689056v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brinkmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Budin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335661v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(00)02142-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCW5T1Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>