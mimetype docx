--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1199 +234,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deeply branching lineage in Heterolobosea (Discoba) with multiflagellated and multigrooved life stages</w:t>
+                <w:t xml:space="preserve">Intracellular Amorphous Calcium Carbonate Biomineralization in Methanotrophic Gammaproteobacteria Was Acquired by Horizontal Gene Transfer From Cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Prokina</w:t>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoji Yubuki</w:t>
+                <w:t xml:space="preserve">Maxime Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+                <w:t xml:space="preserve">Fériel Skouri‐panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guifré Torruella</w:t>
+                <w:t xml:space="preserve">Geoffroy Gaschignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Inagaki</w:t>
+                <w:t xml:space="preserve">Neha Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (5), pp.e70037. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (4), pp.e70270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.70037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391398v1</w:t>
+                <w:t xml:space="preserve">pasteur-05589337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Phylogeny of the SELMA Translocation Machinery Recounts the Evolution of Complex Photosynthetic Eukaryotes</w:t>
+                <w:t xml:space="preserve">A new member of the dynamin superfamily modulates mitochondrial membrane branching in Trypanosoma brucei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ponce-Toledo</w:t>
+                <w:t xml:space="preserve">Chloé Alexandra Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corinne Asencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf167⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387665v1</w:t>
+                <w:t xml:space="preserve">hal-04995799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic analyses indicate the archaeal superphylum DPANN originated from free-living euryarchaeal-like ancestors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Leroy</w:t>
+                <w:t xml:space="preserve">Viruses and virus satellites of haloarchaea and their nanosized DPANN symbionts reveal intricate nested interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Susko</w:t>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail M Yakimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (7), pp.1593-1604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-025-02024-5⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10 (11), pp.2673-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-025-02149-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391319v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05342200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of neglected flagellated protists supports a revised eukaryotic tree of life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A deeply branching lineage in Heterolobosea (Discoba) with multiflagellated and multigrooved life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Prokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoji Yubuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Inagaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.10.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (5), pp.e70037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.70037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391348v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discocelia plataet sp. n., a small Incertae Sedis cercozoan flagellate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Phylogeny of the SELMA Translocation Machinery Recounts the Evolution of Complex Photosynthetic Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ponce-Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.70041⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391417v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new member of the dynamin superfamily modulates mitochondrial membrane branching in Trypanosoma brucei.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Salin</w:t>
+                <w:t xml:space="preserve">Phylogenomic analyses indicate the archaeal superphylum DPANN originated from free-living euryarchaeal-like ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Susko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.02.033⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.1593-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-025-02024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995799v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses and virus satellites of haloarchaea and their nanosized DPANN symbionts reveal intricate nested interactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Phylogenomics of neglected flagellated protists supports a revised eukaryotic tree of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-025-02149-7⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.198-207.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05342200v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely acidic proteomes and metabolic flexibility in bacteria and highly diversified archaea thriving in geothermal chaotropic brines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Discocelia plataet sp. n., a small Incertae Sedis cercozoan flagellate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Prokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omaya Dudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (5), pp.e70041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.70041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02505-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04782858v1</w:t>
+                <w:t xml:space="preserve">hal-05391417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the prokaryote-eukaryote interplay in microbial mats from an Andean athalassohaline wetland</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paola Bertolino</w:t>
+                <w:t xml:space="preserve">Expanded phylogeny of extremely halophilic archaea shows multiple independent adaptations to hypersaline environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+                <w:t xml:space="preserve">Álvaro Rodríguez del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.00072-24. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.964-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00072-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01647-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782688v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global freshwater distribution of Telonemia protists</w:t>
               </w:r>
@@ -1540,9956 +1540,9960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the last common ancestor of all eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extremely acidic proteomes and metabolic flexibility in bacteria and highly diversified archaea thriving in geothermal chaotropic brines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Richards</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Bledina Dede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Susana M Coelho</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002917⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (10), pp.1856-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02505-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391266v1</w:t>
+                <w:t xml:space="preserve">hal-04782858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded phylogeny of extremely halophilic archaea shows multiple independent adaptations to hypersaline environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+                <w:t xml:space="preserve">Exploring the prokaryote-eukaryote interplay in microbial mats from an Andean athalassohaline wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina F Cubillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Rodríguez del Río</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01647-4⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.00072-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00072-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782651v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread formation of intracellular calcium carbonates by the bloom‐forming cyanobacterium Microcystis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the last common ancestor of all eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
+                <w:t xml:space="preserve">Thomas A Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Millet</w:t>
+                <w:t xml:space="preserve">John M Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
+                <w:t xml:space="preserve">Guy Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">Susana M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (3), pp.751-765. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (11), pp.e3002917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069101v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and molecular characterization of a new member of the phylum Rhodelphidia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widespread formation of intracellular calcium carbonates by the bloom‐forming cyanobacterium Microcystis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tikhonenkov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12995⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.751-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384777v1</w:t>
+                <w:t xml:space="preserve">hal-04069101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturases and Group II Introns in the Mitochondrial Genomes of the Deepest Jakobid Branch</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Morphological and molecular characterization of a new member of the phylum Rhodelphidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina I Prokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis V Tikhonenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López‐garcía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.e12995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384792v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and molecular characterization of a new member of the phylum Rhodelphidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Prokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tikhonenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (2), pp.e12995. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeu.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391619v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and molecular characterization of a new member of the phylum Rhodelphidia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Maturases and Group II Introns in the Mitochondrial Genomes of the Deepest Jakobid Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Prokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12995⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800476v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological characterization of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aaron A Heiss</w:t>
+                <w:t xml:space="preserve">Morphological and molecular characterization of a new member of the phylum Rhodelphidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Prokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Tikhonenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 70 (6), pp.e12997. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12997⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.e12995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272301v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Size Expansions and Intron Proliferation in Red Algal Plastid and Mitochondrial Genomes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular and morphological characterization of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoji Yubuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron A Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (6), pp.e12997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800403v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the molecular and morphological diversity of Apusomonadida, a deep‐branching group of gliding bacterivorous protists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aaron Heiss</w:t>
+                <w:t xml:space="preserve">A phylogenetic and proteomic reconstruction of eukaryotic chromatin evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Chiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pribasnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1007-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01771-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.12956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04384861v1</w:t>
+                <w:t xml:space="preserve">hal-03847593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic microbial communities from microbialite‐bearing lakes sampled along a salinity‐alkalinity gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Bertolino</w:t>
+                <w:t xml:space="preserve">Site-and-branch-heterogeneous analyses of an expanded dataset favour mitochondria as sister to known Alphaproteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A Muñoz-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Susko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio H. Slamovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12233⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01638-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845854v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics Supports the Monophyly of Aphelids and Fungi and Identifies New Molecular Synapomorphies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Expanding the molecular and morphological diversity of Apusomonadida, a deep‐branching group of gliding bacterivorous protists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Heiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syac054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (2), pp.e12956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108762v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Gene Family Diagnostic for Intracellular Biomineralization of Amorphous Ca Carbonates by Cyanobacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Independent Size Expansions and Intron Proliferation in Red Algal Plastid and Mitochondrial Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian van Beveren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.evac026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac026⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616840v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-and-branch-heterogeneous analyses of an expanded dataset favour mitochondria as sister to known Alphaproteobacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio H. Slamovits</w:t>
+                <w:t xml:space="preserve">Planktonic microbial communities from microbialite‐bearing lakes sampled along a salinity‐alkalinity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01638-2⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847570v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogenetic and proteomic reconstruction of eukaryotic chromatin evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meritxell Antó</w:t>
+                <w:t xml:space="preserve">Phylogenomics Supports the Monophyly of Aphelids and Fungi and Identifies New Molecular Synapomorphies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01771-6⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syac054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847593v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid formation of mature microbialites in Lake Alchichica, Mexico</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A New Gene Family Diagnostic for Intracellular Biomineralization of Amorphous Ca Carbonates by Cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Bertolino</w:t>
+                <w:t xml:space="preserve">Tristan Bitard-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12957⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.evac026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384295v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal overdominance close to life-limiting conditions in geothermally influenced hypersaline lakes at the Danakil Depression, Ethiopia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Reductive evolution and unique predatory mode in the CPR bacterium Vampirococcus lugosii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana López-Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Iniesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15771⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22762-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384106v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of a new fungal phylum reveals multiple waves of reductive evolution across Holomycota</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Core microbial communities of lacustrine microbialites sampled along an alkalinity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25308-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03383509v1</w:t>
+                <w:t xml:space="preserve">hal-02988545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small freshwater ecosystems with dissimilar microbial communities exhibit similar temporal patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rapid formation of mature microbialites in Lake Alchichica, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+                <w:t xml:space="preserve">Elodie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (9), pp.2162-2177. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.600-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327969v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core microbial communities of lacustrine microbialites sampled along an alkalinity gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Archaeal overdominance close to life-limiting conditions in geothermally influenced hypersaline lakes at the Danakil Depression, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Belilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Iniesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María López‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23, pp.51-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15252⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988545v1</w:t>
+                <w:t xml:space="preserve">hal-03384106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical connections: prokaryotes parasitizing their kin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenomics of a new fungal phylum reveals multiple waves of reductive evolution across Holomycota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12910⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25308-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043477v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine signature taxa and core microbial community stability along latitudinal and vertical gradients in sediments of the deepest freshwater lake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Small freshwater ecosystems with dissimilar microbial communities exhibit similar temporal patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López‐garcía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Konstantin E Vershinin</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (9), pp.2162-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01011-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03384282v1</w:t>
+                <w:t xml:space="preserve">hal-03327969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of the mineralogical and chemical composition of modern microbialites from ten Mexican lakes: What do we learn about their formation?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical connections: prokaryotes parasitizing their kin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 305, pp.148-184. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.04.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273216v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of plankton protist communities along latitudinal and vertical gradients in the oldest and deepest freshwater lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine signature taxa and core microbial community stability along latitudinal and vertical gradients in sediments of the deepest freshwater lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline M David</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nataliia V Annenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis J Galindo</w:t>
+                <w:t xml:space="preserve">Konstantin E Vershinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (3), pp.1436-1451. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.3412-3417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01011-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043428v1</w:t>
+                <w:t xml:space="preserve">hal-03384282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive evolution and unique predatory mode in the CPR bacterium Vampirococcus lugosii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Environmental drivers of plankton protist communities along latitudinal and vertical gradients in the oldest and deepest freshwater lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline M David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia V Annenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana López-Archilla</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis J Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.2454. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.1436-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22762-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380222v1</w:t>
+                <w:t xml:space="preserve">hal-03043428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel microbialite-associated phototrophic Chloroflexi lineage exhibiting a quasi-clonal pattern along Depth</w:t>
+                <w:t xml:space="preserve">Integrative analysis of the mineralogical and chemical composition of modern microbialites from ten Mexican lakes: What do we learn about their formation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Nina Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaluz Tavera</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaa122⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.148-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003320v1</w:t>
+                <w:t xml:space="preserve">hal-03273216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the melting seawater‐ice elution method on the metabarcoding characterization of benthic protist communities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cultured Asgard Archaea Shed Light on Eukaryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12834⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181 (2), pp.232-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988536v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Syntrophy hypothesis for the origin of eukaryotes revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel microbialite-associated phototrophic Chloroflexi lineage exhibiting a quasi-clonal pattern along Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaluz Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-020-0710-4⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1207 - 1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaa122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988531v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and molecular phylogeny of Aphelidium insulamus sp. nov. (Aphelida, Opisthosporidia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of the melting seawater‐ice elution method on the metabarcoding characterization of benthic protist communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Vishnyakov</w:t>
+                <w:t xml:space="preserve">Albert Reñé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Auladell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (4), pp.191-203. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.314-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21685/1680-0826-2020-14-4-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043373v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Evolution of the Halo-Volcanic Complex of Dallol: Proto-Volcanism in Northern Afar (Ethiopia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Syntrophy hypothesis for the origin of eukaryotes revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00351⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), pp.655-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-020-0710-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988490v1</w:t>
+                <w:t xml:space="preserve">hal-02988531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultured Asgard Archaea Shed Light on Eukaryogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and molecular phylogeny of Aphelidium insulamus sp. nov. (Aphelida, Opisthosporidia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A. Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Vishnyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.03.058⟩</w:t>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21685/1680-0826-2020-14-4-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988522v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined cultivation and single-cell approaches to the phylogenomics of nucleariid amoebae, close relatives of fungi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Origin and Evolution of the Halo-Volcanic Complex of Dallol: Proto-Volcanism in Northern Afar (Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0094⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035936v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ultrastructure of Sanchytrium tribonematis (Sanchytriaceae, Fungi incertae sedis) Confirms its Close Relationship to Amoeboradix</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Combined cultivation and single-cell approaches to the phylogenomics of nucleariid amoebae, close relatives of fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yana Eglit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12740⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1786), pp.20190094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365842v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series are critical to understand microbial plankton diversity and ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Horizontal and endosymbiotic gene transfer in early plastid evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Isaac Ponce Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110406v1</w:t>
+                <w:t xml:space="preserve">hal-02365884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperdiverse archaea near life limits at the polyextreme geothermal Dallol area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Ultrastructure of Sanchytrium tribonematis (Sanchytriaceae, Fungi incertae sedis) Confirms its Close Relationship to Amoeboradix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey E Vishnyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Jardillier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-019-1005-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367946v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-bearing phases in modern lacustrine microbialites from Mexico</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Templeton</w:t>
+                <w:t xml:space="preserve">Combined cultivation and single-cell approaches to the phylogenomics of nucleariid amoebae, close relatives of fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Eglit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.03.021⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1786), pp.20190094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124836v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryogenesis, a syntrophy affair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Time series are critical to understand microbial plankton diversity and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0495-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.920-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368063v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Adaptive Lateral Gene Transfers in the Symbiotic Opalina - Blastocystis Stramenopile Lineage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Hyperdiverse archaea near life limits at the polyextreme geothermal Dallol area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Belilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthew W Brown</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz250⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.1552-1561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-019-1005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367918v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New member of Gromochytriales (Chytridiomycetes) - Apiochytrium granulosporum nov. gen. et sp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fe-bearing phases in modern lacustrine microbialites from Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey A Karpov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vladimir V Aleoshine</w:t>
+                <w:t xml:space="preserve">Alexis Templeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12702⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253, pp.201-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108862v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal and endosymbiotic gene transfer in early plastid evolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eukaryogenesis, a syntrophy affair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15965⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (7), pp.1068-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0495-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365884v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined cultivation and single-cell approaches to the phylogenomics of nucleariid amoebae, close relatives of fungi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">New member of Gromochytriales (Chytridiomycetes) - Apiochytrium granulosporum nov. gen. et sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alastair Simpson</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Mamkaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga V Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V Aleoshine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (4), pp.582-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988477v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional shifts in microbial mats recapitulate early Earth metabolic transitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+                <w:t xml:space="preserve">Ancient Adaptive Lateral Gene Transfers in the Symbiotic Opalina - Blastocystis Stramenopile Lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoji Yubuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Xavier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew W Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.651-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0683-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02996248v1</w:t>
+                <w:t xml:space="preserve">hal-02367918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chytrid-like Parasites of Algae Amoeboradix gromovi gen. et sp. nov. and Sanchytrium tribonematis Belong to a New Fungal Lineage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial eukaryotes in the suboxic chemosynthetic ecosystem of Movile Cave, Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Maria Hillebrand-Voiculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.464-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2017.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109182v1</w:t>
+                <w:t xml:space="preserve">hal-02369191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global transcriptome analysis of the aphelid Paraphelidium tribonemae supports the phagotrophic origin of fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Burns</w:t>
+                <w:t xml:space="preserve">Cyanobacterial formation of intracellular Ca-carbonates in undersaturated solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-018-0235-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108878v1</w:t>
+                <w:t xml:space="preserve">hal-01655173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Plastids of Euglenids and Chlorarachniophytes Function with a Mix of Genes of Red and Green Algal Ancestry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Genomics of Metchnikovella incurvata (Metchnikovellidae): An Early Branching Microsporidium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Timpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Paskerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy121⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.2736-2748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108901v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvularia atlantis gen. et sp. nov., a Nucleariid Filose Amoeba (Holomycota, Opisthokonta)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Secondary Plastids of Euglenids and Chlorarachniophytes Function with a Mix of Genes of Red and Green Algal Ancestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael I Ponce-Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guifré Torruella</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12450⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (9), pp.2198-2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109097v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial eukaryotes in the suboxic chemosynthetic ecosystem of Movile Cave, Romania</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Functional shifts in microbial mats recapitulate early Earth metabolic transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12756⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (11), pp.1700-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0683-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369191v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Genomics of Metchnikovella incurvata (Metchnikovellidae): An Early Branching Microsporidium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gita Paskerova</w:t>
+                <w:t xml:space="preserve">The Chytrid-like Parasites of Algae Amoeboradix gromovi gen. et sp. nov. and Sanchytrium tribonematis Belong to a New Fungal Lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mamkaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Klimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Vishnyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy205⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (1), pp.122-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109065v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial formation of intracellular Ca-carbonates in undersaturated solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lambert</w:t>
+                <w:t xml:space="preserve">Global transcriptome analysis of the aphelid Paraphelidium tribonemae supports the phagotrophic origin of fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grau-Bové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12261⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-018-0235-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655173v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Gloeomargarita lithophora gen. nov., sp. nov., a thylakoid-bearing, basal-branching cyanobacterium with intracellular carbonates, and proposal for Gloeomargaritales ord. nov.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Parvularia atlantis gen. et sp. nov., a Nucleariid Filose Amoeba (Holomycota, Opisthokonta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David López-Escardó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Ruiz-Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001679⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.170-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741639v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Conditions Allowing the Formation of Modern Lacustrine Microbialites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Description of Gloeomargarita lithophora gen. nov., sp. nov., a thylakoid-bearing, basal-branching cyanobacterium with intracellular carbonates, and proposal for Gloeomargaritales ord. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaluz Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Fériel Skouri-Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.096⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (3), pp.653-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440538v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early-Branching Freshwater Cyanobacterium at the Origin of Plastids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Geochemical Conditions Allowing the Formation of Modern Lacustrine Microbialites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purification Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.380 - 383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01741643v1</w:t>
+                <w:t xml:space="preserve">hal-01440538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative metagenomics unveils functions and genome features of microbialite-associated communities along a depth gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">An Early-Branching Freshwater Cyanobacterium at the Origin of Plastids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael I Ponce-Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Zivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13456⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.386-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412335v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of microbial mats in early fossilization by decay delay and formation of impressions and replicas of vertebrates and invertebrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Comparative metagenomics unveils functions and genome features of microbialite-associated communities along a depth gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (12), pp.4990-5004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01319247v1</w:t>
+                <w:t xml:space="preserve">hal-01412335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of Freshwater Communities of Small Microbial Eukaryotes Undergoing Severe Drought Events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+                <w:t xml:space="preserve">Involvement of microbial mats in early fossilization by decay delay and formation of impressions and replicas of vertebrates and invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Bertolino</w:t>
+                <w:t xml:space="preserve">Ángela D. Buscalioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00812⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587905v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilience of Freshwater Communities of Small Microbial Eukaryotes Undergoing Severe Drought Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Margaret-Oliver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
+                <w:t xml:space="preserve">Marianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Blondeau</w:t>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310553v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of low-T hydrated silicates in modern microbialites from Mexico and implications for microbial fossilization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Groleau</w:t>
+                <w:t xml:space="preserve">Isabel Margaret-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Balan</w:t>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2015.00064⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226254v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenome-based diversity analyses suggest a significant contribution of non-cyanobacterial lineages to carbonate precipitation in modern microbialites</w:t>
+                <w:t xml:space="preserve">Formation of low-T hydrated silicates in modern microbialites from Mexico and implications for microbial fossilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nina Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2015.00064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01221204v1</w:t>
+                <w:t xml:space="preserve">hal-01226254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marked seasonality and high spatial variability of protist communities in shallow freshwater systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Metagenome-based diversity analyses suggest a significant contribution of non-cyanobacterial lineages to carbonate precipitation in modern microbialites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ISMEJ.2015.6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022559v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial gene import and mesophilic adaptation in archaea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marked seasonality and high spatial variability of protist communities in shallow freshwater systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrmicro3485⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.1941-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ISMEJ.2015.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438307v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex communities of small protists and unexpected occurrence of typical marine lineages in shallow freshwater systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Jardillier</w:t>
+                <w:t xml:space="preserve">Bacterial gene import and mesophilic adaptation in archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12591⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (7), pp.447 - 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrmicro3485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022575v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of free-living tintinnid ciliate communities revealed by environmental sequences from the North-West Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Complex communities of small protists and unexpected occurrence of typical marine lineages in shallow freshwater systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (10), pp.3610-3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502774v1</w:t>
+                <w:t xml:space="preserve">hal-03022575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Ca-carbonate biomineralization is widespread in cyanobacteria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">16S rDNA-based analysis reveals cosmopolitan occurrence but limited diversity of two cyanobacterial lineages with contrasted patterns of intracellular carbonate mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaluz Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1403510111⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101603v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular PhylogenyandUltrastructure of Aphelidium aff.melosirae (Aphelida, Opisthosporidia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey A. Karpov</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of free-living tintinnid ciliate communities revealed by environmental sequences from the North-West Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A. Mamkaeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 165, pp.512-526. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.330-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2014.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01049981v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16S rDNA-based analysis reveals cosmopolitan occurrence but limited diversity of two cyanobacterial lineages with contrasted patterns of intracellular carbonate mineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular Ca-carbonate biomineralization is widespread in cyanobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ragon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feriel Skouri-Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00331⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (30), pp.10933-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1403510111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321248v1</w:t>
+                <w:t xml:space="preserve">hal-01101603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of protist diversity assessments: morphology compared with cloning and direct pyrosequencing of 18S rRNA genes and ITS regions using the conspicuous tintinnid ciliates as a case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">Molecular PhylogenyandUltrastructure of Aphelidium aff.melosirae (Aphelida, Opisthosporidia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A. Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. Mamkaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2012.106⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165, pp.512-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502641v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the marine dinoflagellate genus Heterodinium (Dinophyceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gomez</w:t>
+                <w:t xml:space="preserve">Accuracy of protist diversity assessments: morphology compared with cloning and direct pyrosequencing of 18S rRNA genes and ITS regions using the conspicuous tintinnid ciliates as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2012.662722⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.244-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2012.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502685v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Phylogeny of Tintinnid Ciliates (Tintinnida, Ciliophora)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 163 (6), pp.873-887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.protis.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early-Branching Microbialite Cyanobacterium Forms Intracellular Carbonates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Molecular phylogeny of the marine dinoflagellate genus Heterodinium (Dinophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (2), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2012.662722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1216171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03583352v1</w:t>
+                <w:t xml:space="preserve">hal-03502685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic and Eukaryotic Community Structure in Field and Cultured Microbialites from the Alkaline Lake Alchichica (Mexico)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">An Early-Branching Microbialite Cyanobacterium Forms Intracellular Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jozef Kazmierczak</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028767⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336, pp.459-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1216171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677228v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03583352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete-fosmid and fosmid-end sequences reveal frequent horizontal gene transfers in marine uncultured planktonic archaea.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+                <w:t xml:space="preserve">Prokaryotic and Eukaryotic Community Structure in Field and Cultured Microbialites from the Alkaline Lake Alchichica (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rodríguez-Valera</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.16⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (12), pp.e28767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662567v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative metagenomics of bathypelagic plankton and bottom sediment from the Sea of Marmara</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Complete-fosmid and fosmid-end sequences reveal frequent horizontal gene transfers in marine uncultured planktonic archaea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Zivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.285-304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2010.113⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 5 (8), pp.1291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561029v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunlight-Exposed Biofilm Microbial Communities Are Naturally Resistant to Chernobyl Ionizing-Radiation Levels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative metagenomics of bathypelagic plankton and bottom sediment from the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anders Pape Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.285-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2010.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03021697v1</w:t>
+                <w:t xml:space="preserve">hal-00561029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the dinoflagellates Podolampas and Blepharocysta (Peridiniales, Dinophyceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sunlight-Exposed Biofilm Microbial Communities Are Naturally Resistant to Chernobyl Ionizing-Radiation Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2216/PH09-29.1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502069v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Phylogeny of Noctilucoid Dinoflagellates (Noctilucales, Dinophyceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Molecular phylogeny of the dinoflagellates Podolampas and Blepharocysta (Peridiniales, Dinophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2009.12.005⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2216/PH09-29.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502065v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complex Cell Division Machinery Was Present in the Last Common Ancestor of Eukaryotes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Molecular Phylogeny of Noctilucoid Dinoflagellates (Noctilucales, Dinophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005021⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (3), pp.466-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368340v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Symbiosis and the Birth of the Plant Kingdom.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasunori Nakamura</w:t>
+                <w:t xml:space="preserve">A Complex Cell Division Machinery Was Present in the Last Common Ancestor of Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiji Suzuki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msm280⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (4), pp.e5021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250123v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncultured Archaea in a hydrothermal microbial assemblage: phylogenetic diversity and characterization of a genome fragment from a euryarchaeote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic Symbiosis and the Birth of the Plant Kingdom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Yasunori Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">Eiji Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeanthon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 57 (3), pp.452-469. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (3), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00128.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617104v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prebiotic Chemistry – Biochemistry – Emergence of Life (4.4–2 Ga)</w:t>
               </w:r>
@@ -11615,1044 +11619,1174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophilic lifestyle for an uncultured archaeon from hydrothermal vents: evidence from environmental genomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Uncultured Archaea in a hydrothermal microbial assemblage: phylogenetic diversity and characterization of a genome fragment from a euryarchaeote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jouffe</w:t>
+                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeanthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.3.2268-2271.2006⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.452-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00128.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617096v1</w:t>
+                <w:t xml:space="preserve">hal-00617104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity on the Tatahouine meteorite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermophilic lifestyle for an uncultured archaeon from hydrothermal vents: evidence from environmental genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2006.tb00519.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (3), pp.2268-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.3.2268-2271.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560924v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity and carbonate precipitation in the giant microbialites from the highly alkaline Lake Van, Turkey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diversity on the Tatahouine meteorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-005-0457-0⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (8), pp.1249-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2006.tb00519.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00021666v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of functional genes of methanogens, methanotrophs and sulfate reducers in deep‐sea hydrothermal environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial diversity and carbonate precipitation in the giant microbialites from the highly alkaline Lake Van, Turkey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nercessian</w:t>
+                <w:t xml:space="preserve">Józef Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bienvenu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Kempe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-005-0457-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2004.00672.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546768v1</w:t>
+                <w:t xml:space="preserve">hal-00021666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eubacterial phylogeny based on translational apparatus proteins</w:t>
+                <w:t xml:space="preserve">Diversity of functional genes of methanogens, methanotrophs and sulfate reducers in deep‐sea hydrothermal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier</w:t>
+                <w:t xml:space="preserve">Olivier Nercessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bapteste</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nadège Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Philippe</w:t>
+                <w:t xml:space="preserve">Daniel Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (1), pp.118-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0168-9525(01)02522-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2004.00672.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335701v1</w:t>
+                <w:t xml:space="preserve">hal-05546768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new phylogeny of eukaryotes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eubacterial phylogeny based on translational apparatus proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinui Philippe</w:t>
+                <w:t xml:space="preserve">Eric Bapteste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Germot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-9525(01)02522-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694637v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early branching or fast evolving eukaryotes? An answer based on slowly evolving positions.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Budin</w:t>
+                <w:t xml:space="preserve">The evolutionary history of ribosomal protein RpS14: horizontal gene transfer at the heart of the ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Germot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (12), pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-9525(00)02142-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689056v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary history of ribosomal protein RpS14: horizontal gene transfer at the heart of the ribosome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The new phylogeny of eukaryotes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinui Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Germot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.596-601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0168-9525(00)02142-9⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02694637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early branching or fast evolving eukaryotes? An answer based on slowly evolving positions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinui Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Budin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Germot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267, pp.1213-1221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02335661v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId383"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12799,51 +12933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05555718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouderka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00025-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Prokina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Galindo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifr&#233; Torruella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Inagaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ponce-Toledo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Baker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Mccarthy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Susko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02024-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaya Dudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandra Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Asencio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.02.033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05342200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M Yakimov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02149-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledina Dede" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02505-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina F Cubillos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguilar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00072-24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaina Boukheloua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukherjee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjae Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;imek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kasalick&#253;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Richards" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002917" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01647-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04069101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ga&#235;tan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16322" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tikhonenkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12995" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina I Prokina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V Tikhonenkov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron A Heiss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12997" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Heiss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12956" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845854v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12233" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616840v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Caumes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Williamson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio H. Slamovits" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01638-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grau-Bov&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Navarrete" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chiva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pribasnig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ant&#243;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01771-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12957" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Belilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15771" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karpov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25308-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15864" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15252" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12910" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia V Annenkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin E Vershinin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01011-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03273216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline M David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J Galindo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15346" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zivanovic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Archilla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22762-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sagha&#239;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaluz Tavera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Auladell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12834" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0710-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Karpov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vishnyakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zorina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21685/1680-0826-2020-14-4-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunewald" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00351" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.03.058" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Eglit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Simpson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0094" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E Vishnyakov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Lopez-Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12740" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110406v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367946v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1005-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Templeton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.03.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0495-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Xavier Galindo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Brown" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz250" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108862v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Karpov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Mamkaeva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Popova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Aleoshine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12702" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Isaac Ponce Toledo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15965" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0683-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109182v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mamkaeva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Klimov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.11.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0235-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael I Ponce-Toledo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109097v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Ruiz-Trillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12450" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369191v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maria Hillebrand-Voiculescu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12756" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Paskerova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy205" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655173v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12261" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741639v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Skouri-Panet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001679" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purification Lopez-Garcia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.096" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741643v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.056" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412335v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13456" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319247v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela D. Buscalioni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Guerrero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25716" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00812" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00064" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221204v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00797" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ISMEJ.2015.6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438307v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3485" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12591" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502774v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12224" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101603v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Skouri-Panet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1403510111" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049981v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Mamkaeva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.05.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321248v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00331" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.106" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2012.662722" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502657v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.01.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB4DJB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583352v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1216171" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677228v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gerard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kazmierczak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028767" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662567v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Valera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.16" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561029v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.113" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021697v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021764" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502069v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/PH09-29.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502065v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2009.12.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368340v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005021" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250123v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm280" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617104v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00128.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112041v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lazcano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-006-9089-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM3VSGP4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617096v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouffe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2268-2271.2006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560924v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2006.tb00519.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021666v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Kazmierczak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kempe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-005-0457-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NDTNPNC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546768v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nercessian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00672.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335701v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(01)02522-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R30D8261-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694637v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinui Philippe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Germot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689056v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brinkmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Budin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335661v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(00)02142-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCW5T1Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05555718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouderka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00025-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05589337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Skouri&#8208;panet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gaschignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70270" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandra Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Asencio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.02.033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05342200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M Yakimov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02149-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Prokina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Galindo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifr&#233; Torruella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Inagaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ponce-Toledo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Baker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Mccarthy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Susko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02024-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaya Dudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.70041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01647-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaina Boukheloua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Mukherjee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjae Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;imek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kasalick&#253;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledina Dede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02505-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina F Cubillos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguilar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00072-24" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Richards" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002917" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04069101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ga&#235;tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16322" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina I Prokina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V Tikhonenkov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12995" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tikhonenkov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron A Heiss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12997" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grau-Bov&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Navarrete" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chiva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pribasnig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ant&#243;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01771-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Williamson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio H. Slamovits" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01638-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Heiss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12956" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac037" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12233" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616840v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Caumes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zivanovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Archilla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22762-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988545v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15252" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384295v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12957" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Belilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15771" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karpov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25308-w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15864" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12910" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia V Annenkova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin E Vershinin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01011-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043428v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline M David" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J Galindo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15346" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03273216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988522v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.03.058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sagha&#239;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaluz Tavera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa122" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Auladell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12834" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988531v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0710-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Karpov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vishnyakov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zorina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21685/1680-0826-2020-14-4-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunewald" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00351" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Eglit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Simpson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0094" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Isaac Ponce Toledo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Lopez-Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15965" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365842v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E Vishnyakov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12740" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367946v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1005-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brest" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Templeton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.03.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368063v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0495-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108862v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Karpov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Mamkaeva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Popova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Aleoshine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12702" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367918v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Xavier Galindo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Brown" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz250" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369191v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maria Hillebrand-Voiculescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12756" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12261" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109065v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Paskerova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy205" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108901v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael I Ponce-Toledo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy121" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996248v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0683-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mamkaeva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Klimov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.11.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108878v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0235-z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109097v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Ruiz-Trillo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12450" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741639v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Skouri-Panet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001679" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purification Lopez-Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.056" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412335v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13456" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319247v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela D. Buscalioni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Guerrero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25716" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00812" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00064" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221204v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00797" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022559v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ISMEJ.2015.6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3485" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12591" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321248v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00331" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502774v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12224" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01101603v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Skouri-Panet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line F&#233;rard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1403510111" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049981v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Mamkaeva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.05.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502641v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.106" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502657v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.01.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB4DJB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502685v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2012.662722" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1216171" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gerard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kazmierczak" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028767" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662567v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Valera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.16" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561029v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.113" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021697v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021764" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/PH09-29.1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502065v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2009.12.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368340v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005021" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm280" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112041v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lazcano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-006-9089-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM3VSGP4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617104v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00128.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617096v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouffe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2268-2271.2006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560924v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2006.tb00519.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021666v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Kazmierczak" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kempe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-005-0457-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NDTNPNC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nercessian" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00672.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335701v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(01)02522-7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R30D8261-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335661v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(00)02142-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCW5T1Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694637v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinui Philippe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Germot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689056v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brinkmann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Budin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>