--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -435,261 +435,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When thinking you’re good makes you dumber: An investigation of consumers’ earned dogmatism</w:t>
+                <w:t xml:space="preserve">Efficacité des programmes d'éducation financière : le cas des jeunes suivis par les missions locales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Chaney</w:t>
+                <w:t xml:space="preserve">Sylvie Cieply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Trelohan</w:t>
+                <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115351⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Où va l'épargne ?, 2 (158), pp.259-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.158.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108129v1</w:t>
+                <w:t xml:space="preserve">hal-05165676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des programmes d'éducation financière : le cas des jeunes suivis par les missions locales en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cieply</w:t>
+                <w:t xml:space="preserve">When thinking you’re good makes you dumber: An investigation of consumers’ earned dogmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromentin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Trelohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Slim Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Où va l'épargne ?, 2 (158), pp.259-270. </w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.115351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.158.0259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165676v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does terroir mean? A science mapping of a multidimensional concept</w:t>
               </w:r>
@@ -753,51 +753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying Causality among Whisky, Wine, and Equity Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Whisky and Barley Markets: A Time-Varying Causality Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,285 +3178,453 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du vin de Bourgogne bientôt au Brésil ? Quand le terroir vacille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faux experts, vrais influenceurs : un défi pour les marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Trelohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.wayhrxr4a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648083v1</w:t>
+                <w:t xml:space="preserve">hal-05551584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les appellations géographiques, un gage de qualité ? Le cas – ambigu – du whisky écossais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lego : plus que des jouets, un marché de collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.h7jywarxn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.7ah4uwcrk⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04326307v1</w:t>
+                <w:t xml:space="preserve">hal-05551658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du vin de Bourgogne bientôt au Brésil ? Quand le terroir vacille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://theconversation.com/du-vin-de-bourgogne-bientot-au-bresil-quand-le-terroir-vacille-234028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les appellations géographiques, un gage de qualité ? Le cas – ambigu – du whisky écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.7ah4uwcrk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des whiskies avec de plus en plus de retour… sur investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ttsrxwa76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3466,51 +3634,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hedonic Price for Whisky: Distiller’s Reputation, Age and Vintage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3519,65 +3687,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3645,51 +3813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4681CE41"/>
+    <w:nsid w:val="F749F77F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3876,51 +4044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9173-332X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077914449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-7040-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bentata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2510677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115351" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12607" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2024.2377964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1738323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2019.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-4198-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VK1NBSQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_628-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2_120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_120-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7ah4uwcrk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ttsrxwa76" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9173-332X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077914449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-7040-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bentata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2510677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12607" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2024.2377964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1738323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2019.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-4198-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VK1NBSQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_628-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2_120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_120-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wayhrxr4a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.h7jywarxn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7ah4uwcrk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ttsrxwa76" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>