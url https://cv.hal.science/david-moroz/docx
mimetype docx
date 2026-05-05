--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -202,2999 +202,3431 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can death effects exist without dead artists? Evidence from the second-hand toy market</w:t>
+                <w:t xml:space="preserve">How to protect and restore biodiversity? Exploring polarized citizens' expectations through embedding-based topic modeling with large language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+                <w:t xml:space="preserve">Magali Trelohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Calcei</w:t>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227, pp.124655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2025.2510677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2026.124655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092284v1</w:t>
+                <w:t xml:space="preserve">hal-05576392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Geopolitics with LEGO® Bricks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mapping the research landscape on SDG 6: A bibliometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Alves</w:t>
+                <w:t xml:space="preserve">Amandine Laré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navaneetham Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuthbert Madzivanyika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of International Business Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, pp.101810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sftr.2026.101810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130011v1</w:t>
+                <w:t xml:space="preserve">hal-05565866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des programmes d'éducation financière : le cas des jeunes suivis par les missions locales en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Teaching Geopolitics with LEGO® Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Souissi</w:t>
+                <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Journal of International Business Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165676v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When thinking you’re good makes you dumber: An investigation of consumers’ earned dogmatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Trelohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 194, pp.115351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does terroir mean? A science mapping of a multidimensional concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficacité des programmes d'éducation financière : le cas des jeunes suivis par les missions locales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cieply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1477-9552.12607⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Où va l'épargne ?, 2 (158), pp.259-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.158.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613785v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying Causality among Whisky, Wine, and Equity Markets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can death effects exist without dead artists? Evidence from the second-hand toy market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bentata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calcei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2025.2510677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2024.105345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04530296v1</w:t>
+                <w:t xml:space="preserve">hal-05092284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On What Topics Does the Scientific Community Cooperate in Defense Economics? A Science Mapping of the First 30 Years of the Journal Defence and Peace Economics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">What does terroir mean? A science mapping of a multidimensional concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defence and Peace Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10242694.2024.2377964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1477-9552.12607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645719v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do geographical appellations provide useful quality signals? The case of Scotch single malt whiskies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Time-varying Causality among Whisky, Wine, and Equity Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106331⟩</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2024.105345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144070v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transaction price vs. ask price in hedonic regressions: evidence from the vintage scotch whisky market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On What Topics Does the Scientific Community Cooperate in Defense Economics? A Science Mapping of the First 30 Years of the Journal Defence and Peace Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2020.1738323⟩</w:t>
+              <w:t xml:space="preserve">Defence and Peace Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10242694.2024.2377964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557958v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Whisky Investors Read the Bible ? The Effect of Expert Ratings on the Vintage Single Malt Secondary Market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Do geographical appellations provide useful quality signals? The case of Scotch single malt whiskies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jwe.2020.53⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124, pp.106331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176216v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should You Invest in an Old Bottle of Whisky or in a Bottle of Old Whisky? A Hedonic Analysis of Vintage Single Malt Scotch Whisky Prices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Do Whisky Investors Read the Bible ? The Effect of Expert Ratings on the Vintage Single Malt Secondary Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wine Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.145-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jwe.2019.13⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.86-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2020.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557950v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Scientific Knowledge and Radical Uncertainty: The Limits of the Normative Approach in Innovation Economics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transaction price vs. ask price in hedonic regressions: evidence from the vintage scotch whisky market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10657-005-4198-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.129-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2020.1738323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02557935v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Should You Invest in an Old Bottle of Whisky or in a Bottle of Old Whisky? A Hedonic Analysis of Vintage Single Malt Scotch Whisky Prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.145-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2019.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of Scientific Knowledge and Radical Uncertainty: The Limits of the Normative Approach in Innovation Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (3), pp.305-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-005-4198-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brevets et santé : Quelques perspectives économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 329, pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paper on Scotch whisky industrial districts - in writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Conference of the European Association of Wine Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Whisky and Barley Markets: A Time-Varying Causality Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AAWE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Wine Economists, Jul 2024, Lausanne (Switzerland), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whisky and Geography: How Localization Matters in the Scotch Whisky Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EuAWE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Wine Economists, Jun 2024, Lecce (U. Salento), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Industry-Specific Patterns in Mergers and Acquisitions Research: A Bibliometric Analysis and Research Agenda</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European M&amp;a Institute (eMAi)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European M&amp;a Institute (eMAi), Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th AWBR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2023, Nova Scotia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954870v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring Industry-Specific Patterns in Mergers and Acquisitions Research: A Bibliometric Analysis and Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Wine &amp; Spirits Economics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Wine and Spirits Business, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">European M&amp;a Institute (eMAi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European M&amp;a Institute (eMAi), Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641942v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AWBR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2023, Nova Scotia, Canada</w:t>
+              <w:t xml:space="preserve">2nd Wine &amp; Spirits Economics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Wine and Spirits Business, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641933v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Terroir Matter for Whisky Investors? An Analysis of Scotch Whisky Geographical Appellations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does Terroir Matter for Whisky Investors? An Analysis of Scotch Whisky Geographical Appellations Effect on Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine &amp; Spirits Economics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Wine and Spirits Business, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Academy of Wine Business Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641963v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Terroir Matter for Whisky Investors? An Analysis of Scotch Whisky Geographical Appellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th AWBR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Wine &amp; Spirits Economics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Wine and Spirits Business, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641954v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should You Invest in an Old Bottle of Whisky or in a Bottle of Old Whisky? A Hedonic Analysis of Vintage Single Malt Scotch Whisky Prices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does Terroir Matter for Whisky Investors? An Analysis of Scotch Whisky Geographical Appellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd WHM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance for Research on Wine &amp; Hospitality Management, Jun 2019, New York (USA), United States</w:t>
+              <w:t xml:space="preserve">12th AWBR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642057v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Whisky Investors Read the Bible? Expert Ratings Impact on Vintage Single Malt Secondary Market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Should You Invest in an Old Bottle of Whisky or in a Bottle of Old Whisky? A Hedonic Analysis of Vintage Single Malt Scotch Whisky Prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AAWE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Wine Economists, Jul 2019, Vienne (Autriche), Austria</w:t>
+              <w:t xml:space="preserve">3rd WHM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance for Research on Wine &amp; Hospitality Management, Jun 2019, New York (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641981v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Is the Death Star More Highly Valued than the Hogwarts Castle? An Analysis of the IKEA Effect</w:t>
+                <w:t xml:space="preserve">Do Whisky Investors Read the Bible? Expert Ratings Impact on Vintage Single Malt Secondary Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bentata</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IRMBAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">13th AAWE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Wine Economists, Jul 2019, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642026v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Whisky Investors Read the Bible? Expert Ratings Impact on Vintage Single Malt Secondary Market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Why Is the Death Star More Highly Valued than the Hogwarts Castle? An Analysis of the IKEA Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bentata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calcei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IRMBAM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641990v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hedonic Price for Whisky: Distiller’s Reputation, Age and Vintage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Do Whisky Investors Read the Bible? Expert Ratings Impact on Vintage Single Malt Secondary Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IRMBAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">10th IRMBAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642067v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hedonic Price for Whisky: Distiller’s Reputation, Age and Vintage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference of the African Federation of Operational Research Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, African Federation of Operational Research Societies, Jul 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hedonic Price for Whisky: Distiller’s Reputation, Age and Vintage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IRMBAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequentialism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Marciano; Giovanni Ramello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2e Ed., Springer, pp.1-3, 2021, 978-1-4614-7883-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_628-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequentialism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.328-330, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7753-2_120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequentalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-3, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_120-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des règles : une approche en termes d'entrepreneur institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Guillemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanges, marché et marchandisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2008, 978-2-296-05807-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la géopolitique par le jeu : quel intérêt pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.danhca3mh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole Autrichienne de A à Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3204,427 +3636,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux experts, vrais influenceurs : un défi pour les marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Trelohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.wayhrxr4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lego : plus que des jouets, un marché de collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.h7jywarxn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du vin de Bourgogne bientôt au Brésil ? Quand le terroir vacille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://theconversation.com/du-vin-de-bourgogne-bientot-au-bresil-quand-le-terroir-vacille-234028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les appellations géographiques, un gage de qualité ? Le cas – ambigu – du whisky écossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.7ah4uwcrk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des whiskies avec de plus en plus de retour… sur investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ttsrxwa76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3634,118 +4066,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hedonic Price for Whisky: Distiller’s Reputation, Age and Vintage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3813,51 +4245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F749F77F"/>
+    <w:nsid w:val="F9A5CBB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4044,51 +4476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9173-332X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077914449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-7040-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bentata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2510677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12607" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2024.2377964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1738323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2019.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-4198-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VK1NBSQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_628-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2_120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_120-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wayhrxr4a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.h7jywarxn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7ah4uwcrk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ttsrxwa76" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9173-332X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077914449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-7040-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2026.124655" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05565866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaneetham Subramaniam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuthbert Madzivanyika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2026.101810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bentata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2510677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12607" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2024.2377964" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106331" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.53" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1738323" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2019.13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-4198-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VK1NBSQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_628-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2_120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_120-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.danhca3mh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wayhrxr4a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.h7jywarxn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7ah4uwcrk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ttsrxwa76" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>