--- v2 (2026-05-05)
+++ v3 (2026-05-28)
@@ -2406,73 +2406,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine &amp; Spirits Economics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Wine and Spirits Business, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">12th AWBR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641963v1</w:t>
+                <w:t xml:space="preserve">hal-04641954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Terroir Matter for Whisky Investors? An Analysis of Scotch Whisky Geographical Appellations</w:t>
               </w:r>
@@ -2488,73 +2488,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th AWBR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Wine &amp; Spirits Economics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Wine and Spirits Business, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641954v1</w:t>
+                <w:t xml:space="preserve">hal-04641963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should You Invest in an Old Bottle of Whisky or in a Bottle of Old Whisky? A Hedonic Analysis of Vintage Single Malt Scotch Whisky Prices</w:t>
               </w:r>
@@ -3393,145 +3393,185 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la géopolitique par le jeu : quel intérêt pédagogique ?</w:t>
+                <w:t xml:space="preserve">Comment définir un terroir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’investissement en whisky : faut-il avoir foi en la parole des experts pour trouver la voie de la rentabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05603308v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3610,453 +3650,608 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faux experts, vrais influenceurs : un défi pour les marques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Chaney</w:t>
+                <w:t xml:space="preserve">Enseigner la géopolitique par le jeu : quel intérêt pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025, </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.wayhrxr4a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.danhca3mh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551584v1</w:t>
+                <w:t xml:space="preserve">hal-05614941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lego : plus que des jouets, un marché de collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faux experts, vrais influenceurs : un défi pour les marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Trelohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.h7jywarxn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.wayhrxr4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551658v1</w:t>
+                <w:t xml:space="preserve">hal-05551584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du vin de Bourgogne bientôt au Brésil ? Quand le terroir vacille</w:t>
+                <w:t xml:space="preserve">Lego : plus que des jouets, un marché de collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://theconversation.com/du-vin-de-bourgogne-bientot-au-bresil-quand-le-terroir-vacille-234028</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.h7jywarxn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648083v1</w:t>
+                <w:t xml:space="preserve">hal-05551658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les appellations géographiques, un gage de qualité ? Le cas – ambigu – du whisky écossais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du vin de Bourgogne bientôt au Brésil ? Quand le terroir vacille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qkca3vkhn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.7ah4uwcrk⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04326307v1</w:t>
+                <w:t xml:space="preserve">hal-05620888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du vin de Bourgogne bientôt au Brésil ? Quand le terroir vacille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://theconversation.com/du-vin-de-bourgogne-bientot-au-bresil-quand-le-terroir-vacille-234028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les appellations géographiques, un gage de qualité ? Le cas – ambigu – du whisky écossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.7ah4uwcrk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des whiskies avec de plus en plus de retour… sur investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ttsrxwa76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4066,51 +4261,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hedonic Price for Whisky: Distiller’s Reputation, Age and Vintage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4119,65 +4314,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4245,51 +4440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9A5CBB6"/>
+    <w:nsid w:val="E9D3D5E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4476,51 +4671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9173-332X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077914449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-7040-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2026.124655" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05565866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaneetham Subramaniam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuthbert Madzivanyika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2026.101810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bentata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2510677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12607" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2024.2377964" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106331" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.53" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1738323" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2019.13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-4198-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VK1NBSQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_628-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2_120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_120-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.danhca3mh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wayhrxr4a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.h7jywarxn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7ah4uwcrk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ttsrxwa76" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9173-332X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077914449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-7040-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2026.124655" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05565866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaneetham Subramaniam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuthbert Madzivanyika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2026.101810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bentata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2510677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12607" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2024.2377964" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106331" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.53" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1738323" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2019.13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-4198-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VK1NBSQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_628-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2_120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_120-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.danhca3mh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wayhrxr4a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.h7jywarxn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qkca3vkhn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7ah4uwcrk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ttsrxwa76" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>