--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -354,295 +354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized GMP-grade Wharton’s jelly’s mesenchymal stromal cells manufacturing and administration protocol for Graft versus Host disease prevention</w:t>
+                <w:t xml:space="preserve">The adiponectin agonist AdipoRon accelerates osteoporosis development in two different models and modulates adipocyte differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pochon</w:t>
+                <w:t xml:space="preserve">Julia Halper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perouf</w:t>
+                <w:t xml:space="preserve">Sarah Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+                <w:t xml:space="preserve">Federica Gilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertrand</w:t>
+                <w:t xml:space="preserve">Carine Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur Charif</w:t>
+                <w:t xml:space="preserve">Maria Materozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (4), pp.103543. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.117628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.retram.2025.103543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2025.117628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496220v1</w:t>
+                <w:t xml:space="preserve">hal-05249446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adiponectin agonist AdipoRon accelerates osteoporosis development in two different models and modulates adipocyte differentiation</w:t>
+                <w:t xml:space="preserve">Optimized GMP-grade Wharton’s jelly’s mesenchymal stromal cells manufacturing and administration protocol for Graft versus Host disease prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Halper</w:t>
+                <w:t xml:space="preserve">Cécile Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nicolas</w:t>
+                <w:t xml:space="preserve">Romain Perouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gilardi</w:t>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Winkler</w:t>
+                <w:t xml:space="preserve">Allan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Materozzi</w:t>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 201, pp.117628. </w:t>
+              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), pp.103543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2025.117628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.retram.2025.103543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249446v1</w:t>
+                <w:t xml:space="preserve">hal-05496220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced combination therapy in inflammatory bowel disease</w:t>
               </w:r>
@@ -801,51 +801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ciucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Halper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1426,295 +1426,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Exposome on the Epigenome in Inflammatory Bowel Disease Patients and Animal Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Danne</w:t>
+                <w:t xml:space="preserve">Sophie Vieujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Agus</w:t>
+                <w:t xml:space="preserve">Bénédicte Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Magniez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+                <w:t xml:space="preserve">Vincent Haghnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.7611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23147611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859817v2</w:t>
+                <w:t xml:space="preserve">hal-03857407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Exposome on the Epigenome in Inflammatory Bowel Disease Patients and Animal Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vieujean</w:t>
+                <w:t xml:space="preserve">Camille Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Caron</w:t>
+                <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Haghnejad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Netter</w:t>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (14), pp.7611. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23147611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857407v1</w:t>
+                <w:t xml:space="preserve">hal-03859817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging role of IκBζ in inflammation: Emphasis on psoriasis</w:t>
               </w:r>
@@ -2154,51 +2154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D Pierroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Schiffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.627153. </w:t>
@@ -2364,347 +2364,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast cells in spondyloarthritis, more than simple inflammatory bystanders?</w:t>
+                <w:t xml:space="preserve">Identification of TGFβ signatures in six murine models mimicking different osteoarthritis clinical phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Polivka</w:t>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Frenzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hermine</w:t>
+                <w:t xml:space="preserve">Hang Korng Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1759720X20971907⟩</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (10), pp.1373-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090864v1</w:t>
+                <w:t xml:space="preserve">hal-02899374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical gastrointestinal effects of interleukin-17 blockers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Fauny</w:t>
+                <w:t xml:space="preserve">Mast cells in spondyloarthritis, more than simple inflammatory bystanders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Polivka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217927⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.1759720X2097190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720X20971907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920284v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tofacitinib treatment alters mucosal immunity and gut microbiota during experimental arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aonghus Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2713,210 +2713,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.e163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ctm2.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of TGFβ signatures in six murine models mimicking different osteoarthritis clinical phenotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paradoxical gastrointestinal effects of interleukin-17 blockers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+                <w:t xml:space="preserve">Marine Fauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Korng Ea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Ferdinando d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+                <w:t xml:space="preserve">Nadine Petitpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (10), pp.1373-1384. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (9), pp.1132 - 1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2020.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899374v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic regulation by PPARγ is required for IL-33-mediated activation of ILC2s in lung and adipose tissue</w:t>
               </w:r>
@@ -3164,429 +3164,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité au service de l’environnement (Journée d’études, université d’Artois, Arras, 3 février 2017)</w:t>
+                <w:t xml:space="preserve">Zinc-Alpha-2-Glycoprotein in Inflammatory Bowel Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+                <w:t xml:space="preserve">Véronique Rolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Coget</w:t>
+                <w:t xml:space="preserve">Cécile Macquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Tunay Kokten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vergne</w:t>
+                <w:t xml:space="preserve">Ndeye-Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Natures Sciences Sociétés, 26 (1), pp.92-97. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5), pp.e10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2018026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ibd/izy120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611207v2</w:t>
+                <w:t xml:space="preserve">hal-02401061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-Alpha-2-Glycoprotein in Inflammatory Bowel Disease</w:t>
+                <w:t xml:space="preserve">Lack of Adipocytes Alters Hematopoiesis in Lipodystrophic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Rolli</w:t>
+                <w:t xml:space="preserve">Anne Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Schiffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Macquin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ndeye-Coumba Ndiaye</w:t>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ibd/izy120⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401061v1</w:t>
+                <w:t xml:space="preserve">hal-02401054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Adipocytes Alters Hematopoiesis in Lipodystrophic Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interdisciplinarité au service de l’environnement (Journée d’études, université d’Artois, Arras, 3 février 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Coget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Wilson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Winkler</w:t>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Koufany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+                <w:t xml:space="preserve">Virginie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2573. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Natures Sciences Sociétés, 26 (1), pp.92-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401054v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to: ‘Spontaneous hypertensive rat exhibits bone and meniscus phenotypes of osteoarthritis: is it an appropriate control for MetS-associated OA?’ by Chan and Wen</w:t>
               </w:r>
@@ -3624,51 +3624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Presle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77 (5), pp.e26-e26. </w:t>
@@ -3700,295 +3700,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREM-1 Inhibition Restores Impaired Autophagy Activity and Reduces Colitis in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Hablot</w:t>
+                <w:t xml:space="preserve">Eplerenone treatment alleviates the development of joint lesions in a new rat model of spontaneous metabolic-associated osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaohua Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Presle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx129⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (2), pp.315 - 316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715133v1</w:t>
+                <w:t xml:space="preserve">hal-01702028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eplerenone treatment alleviates the development of joint lesions in a new rat model of spontaneous metabolic-associated osteoarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Koufany</w:t>
+                <w:t xml:space="preserve">TREM-1 Inhibition Restores Impaired Autophagy Activity and Reduces Colitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunay Kokten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia D 'Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (2), pp.315 - 316. </w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.230-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702028v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of patients with inflammatory bowel disease and spondyloarthritis</w:t>
               </w:r>
@@ -4134,51 +4134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunay Kokten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4523,51 +4523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between rheumatoid arthritis and systemic mastocytosis: a case report and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichraq Latar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenofibrate vs pioglitazone: Comparative study of the anti-arthritic potencies of PPAR-alpha and PPAR-gamma agonists in rat adjuvant-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,51 +5150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peroxisome Proliferator-Activated Receptor gamma Agonist Pioglitazone Preserves Bone Microarchitecture in Experimental Arthritis by Reducing the Interleukin-17-Dependent Osteoclastogenic Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chappard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5418,51 +5418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory effect of antidiabetic thiazolidinediones prevents bone resorption rather than cartilage changes in experimental polyarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (3-4), pp.415-32</w:t>
@@ -5703,51 +5703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6143,51 +6143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kirchmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43, pp.561-75</w:t>
@@ -6268,51 +6268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (3), pp.759-769. </w:t>
@@ -6389,51 +6389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Galteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6757,90 +6757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSM de cordon ombilical : une thérapie cellulaire pour favoriser la prise de greffe de CSH sans majorer le risque de maladie du greffon contre l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de la SFGM-TC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
@@ -6895,51 +6895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7007,51 +7007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological blockade of CCR3 improves collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,51 +7366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPAR gamma deficient mice develop spontaneous polyarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7562,51 +7562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8101,51 +8101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ciucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Halper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majlinda Topi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8232,51 +8232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pierroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Schiffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8585,51 +8585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B81346C"/>
+    <w:nsid w:val="35B7C736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8816,51 +8816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6619-5769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096283408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3849-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-025-01223-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gilardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Winkler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117628" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morizot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sequier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadette Madel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vieujean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haghnejad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147611" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gautam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.1032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Fu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D Pierroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Schiffrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.627153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.455" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20971907" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando d'Amico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217927" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Fali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegest Aychek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinrad Busslinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-020-00351-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Kindt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619867555" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rolli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izy120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wilson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02573" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02983106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohua Deng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Presle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D 'Alessio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx129" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702028v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210700" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Pouillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Vanderstukken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512433.2017.1377609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618133v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184624" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Jouzeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.13995" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Latar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-016-3368-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riffault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.10.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140977" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koufany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Netter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.07.028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Francin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38130" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaunay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3774" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715309v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhaela Muresan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2354" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirchmeyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deffaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008034" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/902819485086549EB510C97E7AB880010D0CA04A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Donz&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Talabot-Ayer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mezin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Palmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2007.09.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cailotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkatesan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Poleni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kirchmeyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boyault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20868" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Galteau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1830" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micillino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Bottin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-483X(01)00507-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KZ1Q6GL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fouquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desvergne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eberl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hablot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12188" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reboul" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.4069" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602064v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay K&#246;kten" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiffrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winkler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Garaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Salcedo-Magguilli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gibot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064977v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ibanez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Topi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02873939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierroz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN11318" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04196097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6619-5769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096283408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3849-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-025-01223-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gilardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Winkler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117628" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morizot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sequier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadette Madel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vieujean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haghnejad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147611" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gautam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.1032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Fu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D Pierroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Schiffrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.627153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.455" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20971907" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.163" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando d'Amico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217927" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Fali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegest Aychek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinrad Busslinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-020-00351-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Kindt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619867555" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rolli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izy120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02573" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02983106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohua Deng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Presle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210700" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D 'Alessio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Pouillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Vanderstukken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512433.2017.1377609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618133v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184624" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Jouzeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.13995" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Latar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-016-3368-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riffault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.10.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140977" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koufany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Netter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.07.028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Francin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38130" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaunay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3774" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715309v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhaela Muresan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2354" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirchmeyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deffaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008034" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/902819485086549EB510C97E7AB880010D0CA04A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Donz&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Talabot-Ayer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mezin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Palmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2007.09.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cailotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkatesan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Poleni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kirchmeyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boyault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20868" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Galteau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1830" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micillino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Bottin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-483X(01)00507-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KZ1Q6GL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fouquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desvergne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eberl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hablot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12188" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reboul" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.4069" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602064v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay K&#246;kten" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiffrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winkler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Garaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Salcedo-Magguilli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gibot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064977v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ibanez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Topi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02873939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierroz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN11318" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04196097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>