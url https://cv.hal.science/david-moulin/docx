--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -220,161 +220,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the immune system in osteoarthritis: mechanisms, challenges and future directions</w:t>
+                <w:t xml:space="preserve">Advanced combination therapy in inflammatory bowel disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sequier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Astrid Boutet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.221-236. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92 (5), pp.105922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41584-025-01223-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063544v1</w:t>
+                <w:t xml:space="preserve">hal-05379217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adiponectin agonist AdipoRon accelerates osteoporosis development in two different models and modulates adipocyte differentiation</w:t>
               </w:r>
@@ -622,161 +622,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced combination therapy in inflammatory bowel disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the immune system in osteoarthritis: mechanisms, challenges and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Morizot</w:t>
+                <w:t xml:space="preserve">Jérémie Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sequier</w:t>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Netter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Astrid Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92 (5), pp.105922. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.221-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41584-025-01223-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379217v1</w:t>
+                <w:t xml:space="preserve">hal-05063544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysregulated myeloid differentiation in colitis is induced by inflammatory osteoclasts in a TNFα-dependent manner</w:t>
               </w:r>
@@ -1024,295 +1024,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05390470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deciphering natural killer cell cytotoxicity against medulloblastoma in vitro and in vivo: Implications for immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+                <w:t xml:space="preserve">Manon Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t>
+              <w:t xml:space="preserve">ImmunoTargets and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.319-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/itt.s458278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307521v1</w:t>
+                <w:t xml:space="preserve">hal-04634070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering natural killer cell cytotoxicity against medulloblastoma in vitro and in vivo: Implications for immunotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gauthier</w:t>
+                <w:t xml:space="preserve">Marie Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pierson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Mahdia Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Mouginot</w:t>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImmunoTargets and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.319-333. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/itt.s458278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634070v1</w:t>
+                <w:t xml:space="preserve">hal-04307521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of circulating biomarkers of Crohn's disease and spondyloarthritis using Fourier transform infrared spectroscopy</w:t>
               </w:r>
@@ -1324,77 +1324,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (2), pp.e202200200. </w:t>
@@ -1426,295 +1426,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Exposome on the Epigenome in Inflammatory Bowel Disease Patients and Animal Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vieujean</w:t>
+                <w:t xml:space="preserve">Camille Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Caron</w:t>
+                <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Haghnejad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Netter</w:t>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (14), pp.7611. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23147611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857407v1</w:t>
+                <w:t xml:space="preserve">hal-03859817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Exposome on the Epigenome in Inflammatory Bowel Disease Patients and Animal Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Danne</w:t>
+                <w:t xml:space="preserve">Sophie Vieujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Agus</w:t>
+                <w:t xml:space="preserve">Bénédicte Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Magniez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+                <w:t xml:space="preserve">Vincent Haghnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.7611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23147611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859817v2</w:t>
+                <w:t xml:space="preserve">hal-03857407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging role of IκBζ in inflammation: Emphasis on psoriasis</w:t>
               </w:r>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.e455. </w:t>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Korng Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2498,360 +2498,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast cells in spondyloarthritis, more than simple inflammatory bystanders?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tofacitinib treatment alters mucosal immunity and gut microbiota during experimental arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Polivka</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aonghus Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdia Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1759720X20971907⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.e163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctm2.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090864v1</w:t>
+                <w:t xml:space="preserve">hal-03005532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tofacitinib treatment alters mucosal immunity and gut microbiota during experimental arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maroua Ferhat</w:t>
+                <w:t xml:space="preserve">Mast cells in spondyloarthritis, more than simple inflammatory bystanders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Polivka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aonghus Lavelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.e163. </w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.1759720X2097190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ctm2.163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1759720X20971907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005532v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical gastrointestinal effects of interleukin-17 blockers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Petitpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegest Aychek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meinrad Busslinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Kindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2573. </w:t>
@@ -3477,51 +3477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Coget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Presle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3745,51 +3745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Presle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3968,459 +3968,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of patients with inflammatory bowel disease and spondyloarthritis</w:t>
+                <w:t xml:space="preserve">Review article: moving towards common therapeutic goals in Crohn's disease and rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven Pouillon</w:t>
+                <w:t xml:space="preserve">P B Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bossuyt</w:t>
+                <w:t xml:space="preserve">P. Olivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke Vanderstukken</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Netter</w:t>
+                <w:t xml:space="preserve">P. Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17512433.2017.1377609⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (8), pp.1058 - 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apt.13995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715137v1</w:t>
+                <w:t xml:space="preserve">hal-01715552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental colitis delays and reduces the severity of collagen-induced arthritis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunay Kokten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0184624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review article: moving towards common therapeutic goals in Crohn's disease and rheumatoid arthritis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of patients with inflammatory bowel disease and spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Emery</w:t>
+                <w:t xml:space="preserve">Lieven Pouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moulin</w:t>
+                <w:t xml:space="preserve">Peter Bossuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Jouzeau</w:t>
+                <w:t xml:space="preserve">Joke Vanderstukken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (8), pp.1058 - 1072. </w:t>
+              <w:t xml:space="preserve">Expert Review of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (12), pp.1363-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apt.13995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17512433.2017.1377609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715552v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA-29b Contributes to Collagens Imbalance in Human Osteoarthritic and Dedifferentiated Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (10), pp.2619-2623. </w:t>
@@ -4657,51 +4657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free relative quantification applied to LC-MALDI acquisition for rapid analysis of chondrocyte secretion modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,265 +4772,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenofibrate vs pioglitazone: Comparative study of the anti-arthritic potencies of PPAR-alpha and PPAR-gamma agonists in rat adjuvant-induced arthritis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidative stress-induced expression of HSP70 contributes to the inhibitory effect of 15d-PGJ(2) on inducible prostaglandin pathway in chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-140977⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.114-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452704v1</w:t>
+                <w:t xml:space="preserve">hal-01453217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress-induced expression of HSP70 contributes to the inhibitory effect of 15d-PGJ(2) on inducible prostaglandin pathway in chondrocytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fenofibrate vs pioglitazone: Comparative study of the anti-arthritic potencies of PPAR-alpha and PPAR-gamma agonists in rat adjuvant-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76, pp.114-126. </w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.S81-S88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/BME-140977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453217v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between adiponectin and cartilage degradation in human osteoarthritis</w:t>
               </w:r>
@@ -5055,51 +5055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5176,51 +5176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chappard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,51 +5431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory effect of antidiabetic thiazolidinediones prevents bone resorption rather than cartilage changes in experimental polyarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5677,64 +5677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiological relevance of peroxisome proliferators activated receptors (PPAR) to joint diseases – the pro and con of agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5823,51 +5823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin (IL)-33 induces the release of pro-inflammatory mediators by mast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6009,51 +6009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Venkatesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (6), pp.R122. </w:t>
@@ -6091,51 +6091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of peroxisome proliferator activated receptor (PPAR)gamma agonists on prostaglandins cascade in joint cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Poleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6216,51 +6216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosiglitazone induces interleukin-1 receptor antagonist in interleukin-1beta-stimulated rat synovial fibroblasts via a peroxisome proliferator-activated receptor beta/delta-dependent mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,51 +6363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of peroxisome-proliferator-activated receptor (PPAR)γ agonists on membrane-associated prostaglandin E 2 synthase-1 in IL-1β-stimulated rat chondrocytes: evidence for PPARγ-independent inhibition by 15-deoxy-∆ 12,14 prostaglandin J 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6662,51 +6662,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of natural extract libraries for anti-inflammatory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6783,51 +6783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6882,51 +6882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du microbiote intestinal et des cellules productrices d'IL-17 chez les souris arthritiques et lipo-atrophiques PPARγ déficientes : un modèle de désordre immunométabolique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7020,64 +7020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Meeting of French Society of Pharmacology and Therapeutics, 37th Pharmacovigilance Meeting, 17th APNET Seminar, 14th CHU CIC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nancy, France. pp.20-21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7124,90 +7124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRI0017 Pharmacological Blockade of CCR3 Reduces Collagen-Induced Arthritis Severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Londres, United Kingdom. pp.431.3 - 432, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7267,77 +7267,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunay Kökten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de la Société Française de Pharmacologie et de Thérapeutique (SFP&amp;T)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP&amp;T, Apr 2016, NANCY, France. pp.75 (PS-123)</w:t>
@@ -7536,90 +7536,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of HSP70 by oxidative stress contributes to the inhibitory effect of 15d-PGJ2 on inducible prostaglandin pathway in chondrocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Pharmacologie &amp; Thérapeutique (SFP&amp;T)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Caen, France. Fundamental and Clinical Pharmacology, 29 (Suppl 1), pp.31, 2015</w:t>
@@ -7693,77 +7693,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7964,51 +7964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2018019843. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -8330,51 +8330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de cibles pharmacologiques des agonistes de PPAR gamma responsables de leurs potentialités anti-arthritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie moléculaire. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN11318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8433,51 +8433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étude des relations entre Immunité et Métabolisme dans les maladies inflammatoires chroniques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8585,51 +8585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35B7C736"/>
+    <w:nsid w:val="FC3A9165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8816,51 +8816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6619-5769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096283408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3849-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-025-01223-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gilardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Winkler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117628" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morizot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sequier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadette Madel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vieujean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haghnejad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147611" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gautam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.1032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Fu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D Pierroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Schiffrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.627153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.455" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20971907" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.163" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando d'Amico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217927" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Fali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegest Aychek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinrad Busslinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-020-00351-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Kindt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619867555" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rolli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izy120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02573" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02983106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohua Deng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Presle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210700" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D 'Alessio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Pouillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Vanderstukken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512433.2017.1377609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618133v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184624" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Jouzeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.13995" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Latar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-016-3368-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riffault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.10.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140977" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koufany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Netter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.07.028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Francin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38130" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaunay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3774" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715309v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhaela Muresan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2354" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirchmeyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deffaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008034" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/902819485086549EB510C97E7AB880010D0CA04A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Donz&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Talabot-Ayer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mezin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Palmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2007.09.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cailotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkatesan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Poleni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kirchmeyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boyault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20868" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Galteau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1830" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micillino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Bottin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-483X(01)00507-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KZ1Q6GL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fouquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desvergne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eberl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hablot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12188" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reboul" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.4069" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602064v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay K&#246;kten" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiffrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winkler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Garaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Salcedo-Magguilli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gibot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064977v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ibanez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Topi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02873939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierroz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN11318" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04196097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6619-5769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096283408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3849-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morizot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sequier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105922" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gilardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Winkler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117628" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-025-01223-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadette Madel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vieujean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haghnejad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147611" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gautam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.1032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Fu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D Pierroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Schiffrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.627153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.455" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.163" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20971907" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando d'Amico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217927" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Fali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegest Aychek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinrad Busslinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-020-00351-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Kindt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619867555" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rolli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izy120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02573" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02983106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohua Deng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Presle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210700" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D 'Alessio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B Allen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Jouzeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.13995" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618133v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184624" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Pouillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Vanderstukken" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512433.2017.1377609" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Latar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-016-3368-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riffault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.10.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koufany" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Netter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.07.028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140977" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Francin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38130" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaunay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3774" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715309v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhaela Muresan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2354" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirchmeyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deffaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008034" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/902819485086549EB510C97E7AB880010D0CA04A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Donz&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Talabot-Ayer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mezin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Palmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2007.09.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cailotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkatesan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Poleni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kirchmeyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boyault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20868" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Galteau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1830" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micillino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Bottin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-483X(01)00507-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KZ1Q6GL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fouquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desvergne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eberl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hablot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12188" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reboul" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.4069" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602064v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay K&#246;kten" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiffrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winkler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Garaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Salcedo-Magguilli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gibot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064977v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ibanez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Topi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02873939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierroz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN11318" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04196097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>