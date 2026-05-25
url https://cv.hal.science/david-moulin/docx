--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -220,459 +220,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced combination therapy in inflammatory bowel disease</w:t>
+                <w:t xml:space="preserve">The adiponectin agonist AdipoRon accelerates osteoporosis development in two different models and modulates adipocyte differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Morizot</w:t>
+                <w:t xml:space="preserve">Julia Halper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sequier</w:t>
+                <w:t xml:space="preserve">Sarah Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+                <w:t xml:space="preserve">Federica Gilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Carine Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Netter</w:t>
+                <w:t xml:space="preserve">Maria Materozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92 (5), pp.105922. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.117628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2025.117628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379217v1</w:t>
+                <w:t xml:space="preserve">hal-05249446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adiponectin agonist AdipoRon accelerates osteoporosis development in two different models and modulates adipocyte differentiation</w:t>
+                <w:t xml:space="preserve">Optimized GMP-grade Wharton’s jelly’s mesenchymal stromal cells manufacturing and administration protocol for Graft versus Host disease prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Halper</w:t>
+                <w:t xml:space="preserve">Cécile Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nicolas</w:t>
+                <w:t xml:space="preserve">Romain Perouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gilardi</w:t>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Winkler</w:t>
+                <w:t xml:space="preserve">Allan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Materozzi</w:t>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 201, pp.117628. </w:t>
+              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), pp.103543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2025.117628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.retram.2025.103543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249446v1</w:t>
+                <w:t xml:space="preserve">hal-05496220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized GMP-grade Wharton’s jelly’s mesenchymal stromal cells manufacturing and administration protocol for Graft versus Host disease prevention</w:t>
+                <w:t xml:space="preserve">Advanced combination therapy in inflammatory bowel disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pochon</w:t>
+                <w:t xml:space="preserve">Caroline Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perouf</w:t>
+                <w:t xml:space="preserve">Léa Sequier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertrand</w:t>
+                <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur Charif</w:t>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (4), pp.103543. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92 (5), pp.105922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.retram.2025.103543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2025.105922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496220v1</w:t>
+                <w:t xml:space="preserve">hal-05379217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the immune system in osteoarthritis: mechanisms, challenges and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -801,51 +801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ciucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Halper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1056,51 +1056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,51 +1164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1324,77 +1324,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (2), pp.e202200200. </w:t>
@@ -1426,295 +1426,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Exposome on the Epigenome in Inflammatory Bowel Disease Patients and Animal Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Danne</w:t>
+                <w:t xml:space="preserve">Sophie Vieujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Agus</w:t>
+                <w:t xml:space="preserve">Bénédicte Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Magniez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+                <w:t xml:space="preserve">Vincent Haghnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.7611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23147611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859817v2</w:t>
+                <w:t xml:space="preserve">hal-03857407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Exposome on the Epigenome in Inflammatory Bowel Disease Patients and Animal Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vieujean</w:t>
+                <w:t xml:space="preserve">Camille Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Caron</w:t>
+                <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Haghnejad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Netter</w:t>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (14), pp.7611. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23147611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857407v1</w:t>
+                <w:t xml:space="preserve">hal-03859817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging role of IκBζ in inflammation: Emphasis on psoriasis</w:t>
               </w:r>
@@ -2154,51 +2154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D Pierroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Schiffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.627153. </w:t>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.e455. </w:t>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Korng Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2632,291 +2632,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast cells in spondyloarthritis, more than simple inflammatory bystanders?</w:t>
+                <w:t xml:space="preserve">Paradoxical gastrointestinal effects of interleukin-17 blockers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Polivka</w:t>
+                <w:t xml:space="preserve">Marine Fauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Frenzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+                <w:t xml:space="preserve">Ferdinando d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hermine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Petitpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.1759720X2097190. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (9), pp.1132 - 1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1759720X20971907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090864v1</w:t>
+                <w:t xml:space="preserve">hal-02920284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical gastrointestinal effects of interleukin-17 blockers</w:t>
+                <w:t xml:space="preserve">Mast cells in spondyloarthritis, more than simple inflammatory bystanders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fauny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laura Polivka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79 (9), pp.1132 - 1138. </w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.1759720X2097190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-217927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1759720X20971907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920284v1</w:t>
+                <w:t xml:space="preserve">hal-03090864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic regulation by PPARγ is required for IL-33-mediated activation of ILC2s in lung and adipose tissue</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegest Aychek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meinrad Busslinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Kindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3330,77 +3330,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Schiffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2573. </w:t>
@@ -3477,51 +3477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Coget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Presle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3700,831 +3700,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eplerenone treatment alleviates the development of joint lesions in a new rat model of spontaneous metabolic-associated osteoarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Koufany</w:t>
+                <w:t xml:space="preserve">TREM-1 Inhibition Restores Impaired Autophagy Activity and Reduces Colitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunay Kokten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia D 'Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.230-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702028v1</w:t>
+                <w:t xml:space="preserve">hal-01715133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREM-1 Inhibition Restores Impaired Autophagy Activity and Reduces Colitis in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Hablot</w:t>
+                <w:t xml:space="preserve">Eplerenone treatment alleviates the development of joint lesions in a new rat model of spontaneous metabolic-associated osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaohua Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Presle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (2), pp.230-244. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (2), pp.315 - 316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715133v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review article: moving towards common therapeutic goals in Crohn's disease and rheumatoid arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroRNA-29b Contributes to Collagens Imbalance in Human Osteoarthritic and Dedifferentiated Articular Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P B Allen</w:t>
+                <w:t xml:space="preserve">Veronique Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Olivera</w:t>
+                <w:t xml:space="preserve">Thomas Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Emery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Jouzeau</w:t>
+                <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.13995⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/9792512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715552v1</w:t>
+                <w:t xml:space="preserve">hal-01704545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental colitis delays and reduces the severity of collagen-induced arthritis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunay Kokten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0184624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of patients with inflammatory bowel disease and spondyloarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review article: moving towards common therapeutic goals in Crohn's disease and rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P B Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven Pouillon</w:t>
+                <w:t xml:space="preserve">P. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bossuyt</w:t>
+                <w:t xml:space="preserve">D. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke Vanderstukken</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Netter</w:t>
+                <w:t xml:space="preserve">J.-Y. Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (12), pp.1363-1374. </w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (8), pp.1058 - 1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17512433.2017.1377609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apt.13995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715137v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-29b Contributes to Collagens Imbalance in Human Osteoarthritic and Dedifferentiated Articular Chondrocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Management of patients with inflammatory bowel disease and spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Pouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bossuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke Vanderstukken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">Expert Review of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (12), pp.1363-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/9792512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17512433.2017.1377609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704545v1</w:t>
+                <w:t xml:space="preserve">hal-01715137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between rheumatoid arthritis and systemic mastocytosis: a case report and literature review</w:t>
               </w:r>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (10), pp.2619-2623. </w:t>
@@ -4657,51 +4657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free relative quantification applied to LC-MALDI acquisition for rapid analysis of chondrocyte secretion modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,265 +4772,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress-induced expression of HSP70 contributes to the inhibitory effect of 15d-PGJ(2) on inducible prostaglandin pathway in chondrocytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fenofibrate vs pioglitazone: Comparative study of the anti-arthritic potencies of PPAR-alpha and PPAR-gamma agonists in rat adjuvant-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.07.028⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.S81-S88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-140977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453217v1</w:t>
+                <w:t xml:space="preserve">hal-01452704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenofibrate vs pioglitazone: Comparative study of the anti-arthritic potencies of PPAR-alpha and PPAR-gamma agonists in rat adjuvant-induced arthritis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidative stress-induced expression of HSP70 contributes to the inhibitory effect of 15d-PGJ(2) on inducible prostaglandin pathway in chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (1), pp.S81-S88. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.114-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/BME-140977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452704v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between adiponectin and cartilage degradation in human osteoarthritis</w:t>
               </w:r>
@@ -5055,51 +5055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5176,51 +5176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chappard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,51 +5431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory effect of antidiabetic thiazolidinediones prevents bone resorption rather than cartilage changes in experimental polyarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5677,64 +5677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiological relevance of peroxisome proliferators activated receptors (PPAR) to joint diseases – the pro and con of agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5823,51 +5823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin (IL)-33 induces the release of pro-inflammatory mediators by mast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6009,51 +6009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Venkatesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (6), pp.R122. </w:t>
@@ -6091,51 +6091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of peroxisome proliferator activated receptor (PPAR)gamma agonists on prostaglandins cascade in joint cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Poleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,295 +6210,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosiglitazone induces interleukin-1 receptor antagonist in interleukin-1beta-stimulated rat synovial fibroblasts via a peroxisome proliferator-activated receptor beta/delta-dependent mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contrasting effects of peroxisome-proliferator-activated receptor (PPAR)γ agonists on membrane-associated prostaglandin E 2 synthase-1 in IL-1β-stimulated rat chondrocytes: evidence for PPARγ-independent inhibition by 15-deoxy-∆ 12,14 prostaglandin J 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Boyault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meriem Koufany</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Galteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (3), pp.759-769. </w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (6), pp.R1325-R1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.20868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/ar1830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715364v1</w:t>
+                <w:t xml:space="preserve">hal-01715324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of peroxisome-proliferator-activated receptor (PPAR)γ agonists on membrane-associated prostaglandin E 2 synthase-1 in IL-1β-stimulated rat chondrocytes: evidence for PPARγ-independent inhibition by 15-deoxy-∆ 12,14 prostaglandin J 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rosiglitazone induces interleukin-1 receptor antagonist in interleukin-1beta-stimulated rat synovial fibroblasts via a peroxisome proliferator-activated receptor beta/delta-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Moulin</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sébillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Galteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7 (6), pp.R1325-R1337. </w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (3), pp.759-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/ar1830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.20868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715324v1</w:t>
+                <w:t xml:space="preserve">hal-01715364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of genotoxicity of bitumen fumes in transgenic mouse lung.</w:t>
               </w:r>
@@ -6662,51 +6662,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of natural extract libraries for anti-inflammatory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6757,90 +6757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSM de cordon ombilical : une thérapie cellulaire pour favoriser la prise de greffe de CSH sans majorer le risque de maladie du greffon contre l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de la SFGM-TC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
@@ -6882,51 +6882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du microbiote intestinal et des cellules productrices d'IL-17 chez les souris arthritiques et lipo-atrophiques PPARγ déficientes : un modèle de désordre immunométabolique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,399 +6988,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological blockade of CCR3 improves collagen-induced arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reciprocal influence of experimental arthritis on colitis: a model to study extraintestinal manifestations of IBD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hablot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tunay Kökten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Meeting of French Society of Pharmacology and Therapeutics, 37th Pharmacovigilance Meeting, 17th APNET Seminar, 14th CHU CIC Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème congrès de la Société Française de Pharmacologie et de Thérapeutique (SFP&amp;T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP&amp;T, Apr 2016, NANCY, France. pp.75 (PS-123)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513896v1</w:t>
+                <w:t xml:space="preserve">hal-03602064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRI0017 Pharmacological Blockade of CCR3 Reduces Collagen-Induced Arthritis Severity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Pharmacological blockade of CCR3 improves collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Moulin</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Londres, United Kingdom. pp.431.3 - 432, </w:t>
+              <w:t xml:space="preserve">20th Annual Meeting of French Society of Pharmacology and Therapeutics, 37th Pharmacovigilance Meeting, 17th APNET Seminar, 14th CHU CIC Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nancy, France. pp.20-21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-eular.4069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706984v1</w:t>
+                <w:t xml:space="preserve">hal-01513896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal influence of experimental arthritis on colitis: a model to study extraintestinal manifestations of IBD?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Hablot</w:t>
+                <w:t xml:space="preserve">FRI0017 Pharmacological Blockade of CCR3 Reduces Collagen-Induced Arthritis Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunay Kökten</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès de la Société Française de Pharmacologie et de Thérapeutique (SFP&amp;T)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Londres, United Kingdom. pp.431.3 - 432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-eular.4069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602064v1</w:t>
+                <w:t xml:space="preserve">hal-01706984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPAR gamma deficient mice develop spontaneous polyarthritis</w:t>
               </w:r>
@@ -7536,90 +7536,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of HSP70 by oxidative stress contributes to the inhibitory effect of 15d-PGJ2 on inducible prostaglandin pathway in chondrocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Pharmacologie &amp; Thérapeutique (SFP&amp;T)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Caen, France. Fundamental and Clinical Pharmacology, 29 (Suppl 1), pp.31, 2015</w:t>
@@ -7680,64 +7680,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7964,51 +7964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2018019843. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -8101,51 +8101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ciucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Halper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majlinda Topi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8232,51 +8232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pierroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Schiffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8330,51 +8330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de cibles pharmacologiques des agonistes de PPAR gamma responsables de leurs potentialités anti-arthritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie moléculaire. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN11318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8433,51 +8433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étude des relations entre Immunité et Métabolisme dans les maladies inflammatoires chroniques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8585,51 +8585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC3A9165"/>
+    <w:nsid w:val="521D0F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8816,51 +8816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6619-5769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096283408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3849-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morizot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sequier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105922" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gilardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Winkler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117628" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-025-01223-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadette Madel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vieujean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haghnejad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147611" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gautam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.1032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Fu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D Pierroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Schiffrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.627153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.455" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.163" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20971907" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando d'Amico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217927" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Fali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegest Aychek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinrad Busslinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-020-00351-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Kindt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619867555" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rolli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izy120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02573" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02983106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohua Deng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Presle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210700" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D 'Alessio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B Allen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Jouzeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.13995" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618133v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184624" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Pouillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Vanderstukken" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512433.2017.1377609" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Latar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-016-3368-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riffault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.10.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koufany" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Netter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.07.028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140977" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Francin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38130" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaunay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3774" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715309v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhaela Muresan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2354" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirchmeyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deffaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008034" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/902819485086549EB510C97E7AB880010D0CA04A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Donz&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Talabot-Ayer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mezin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Palmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2007.09.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cailotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkatesan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Poleni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kirchmeyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boyault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20868" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Galteau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1830" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micillino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Bottin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-483X(01)00507-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KZ1Q6GL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fouquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desvergne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eberl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hablot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12188" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reboul" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.4069" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602064v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay K&#246;kten" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiffrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winkler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Garaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Salcedo-Magguilli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gibot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064977v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ibanez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Topi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02873939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierroz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN11318" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04196097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-moulin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6619-5769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096283408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3849-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gilardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Winkler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117628" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morizot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sequier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2025.105922" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sellam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-025-01223-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadette Madel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vieujean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haghnejad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147611" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gautam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.1032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Enza Sestito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Fu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D Pierroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Schiffrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.627153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.455" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lavelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.163" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando d'Amico" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Petitpain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-217927" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X20971907" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Fali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegest Aychek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinrad Busslinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-020-00351-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Kindt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619867555" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rolli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izy120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02573" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02611207v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02983106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohua Deng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Presle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D 'Alessio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx129" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01702028v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210700" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618133v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184624" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Jouzeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.13995" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Pouillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Vanderstukken" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512433.2017.1377609" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Latar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-016-3368-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riffault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.10.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140977" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koufany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Netter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.07.028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Francin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38130" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaunay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3774" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715309v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhaela Muresan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S&#233;billaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2354" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirchmeyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deffaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008034" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/902819485086549EB510C97E7AB880010D0CA04A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Donz&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Talabot-Ayer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mezin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Palmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2007.09.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cailotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkatesan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Poleni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kirchmeyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715324v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Galteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1830" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715364v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boyault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20868" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micillino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Bottin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-483X(01)00507-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KZ1Q6GL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pochon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fouquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desvergne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eberl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602064v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay K&#246;kten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513896v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hablot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12188" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706984v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reboul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-eular.4069" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiffrin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winkler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Garaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Salcedo-Magguilli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jolly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gibot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064977v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ibanez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Topi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02873939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pierroz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN11318" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04196097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>