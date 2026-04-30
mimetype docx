--- v0 (2026-03-12)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Nicolas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chargé de recherche à l'Institut Jean Nicod (ENS, PSL, EHESS, CNRS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille à l'intersection de la linguistique et la philosophie, spécialisé en sémantique, logique philosophique et métaphysique. Mes recherches portent principalement sur les noms comptables, les noms massifs et la logique plurielle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Nouns and the Distribution Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Payton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 205 (147), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-024-04825-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting individuals and their halves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (5), pp.867-914. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10988-024-09418-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplurals analyzed away *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Payton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving dimensions of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snippets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/snip-2022-043-knbu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups versus covers revisited: Structured pluralities and symmetric readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.509-525. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11050-021-09179-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03230068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals and Mereology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (3), pp.415-445. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-020-09570-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_02978254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures and Mass Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48106/dial.v75.i1.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Une entrée en matière, 2, pp.246-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétons-nous de la même manière les expressions &amp;quot;deux pommes&amp;quot; et &amp;quot;deux pommes et demie&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Déterminants et inférences, 72 (1), pp.107-119. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.072.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural Logic and Sensitivity to Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.444-464. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00048402.2014.963133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01219495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Oliver & Smiley (2013) Plural Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Dame Philosophical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinds, things, and stuff: Mass terms and generics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (3), pp.650 - 652. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2011.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semantics for mass nouns derived from gradable expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000620v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mereological essentialism, composition, and stuff: a reply to Kristie Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erkenntnis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.425-429. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10670-009-9185-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00420383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplurals in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Linnebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (299), pp.177-269. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/analys/68.3.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00175619v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass nouns and plural logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2), pp.211-244. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10988-008-9033-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00130930v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phrase nominale existentielle et la distinction aspectuelle télique / atélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (14), pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation, Subdivision, and Modularity: How Rich is Conceptual Structure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damián Justo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hardy-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sylvand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mass nouns constitute a semantically uniform class?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kansas Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there anything characteristic about the meaning of a count noun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la lexicologie (Tunis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups vs. covers revisited: Evidence from symmetric readings of sentences with plurals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Cross-Linguistic Semantics of Reciprocals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Uttrecht, Netherlands. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03081846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical mood and ambiguity aversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExLing 2019 10th International Conference of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal. pp.25 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass nouns and plural logic [6 pages abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Amsterdam, France. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00354942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of degrees and types of event structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Event Arguments: Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Munich, Germany. pp.277-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of nouns derived from gradable adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinn und Bedeutung 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Franfort, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Distinction entre Noms Massifs et Noms Comptables. Aspects Linguistiques et Conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9789042911840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Mass Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Stanford Encyclopedia of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01219498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages déférentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neftali Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Bouvier et Bernard Conein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épistémologie sociale. Une théorie sociale de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole des Hautes Etudes en Sciences Sociales, collection Raisons pratiques 17, pp.139-162, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00274756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorisation des noms communs: massifs et comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François, Françoise Cordier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catégorisation et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and measuring – a reply to Liebesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01433033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mereological sums serve as the semantic values of plurals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00176868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deferential Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neftali Villanueva Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions of count nouns into mass nouns in French: the roles of semantic and pragmatic factors in their interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals, mass nouns and reference: philosophical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Nicolas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chargé de recherche à l'Institut Jean Nicod (ENS, PSL, EHESS, CNRS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille à l'intersection de la linguistique et la philosophie, spécialisé en sémantique, logique philosophique et métaphysique. Mes recherches portent principalement sur les noms comptables, les noms massifs et la logique plurielle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Nouns and the Distribution Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Payton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 205 (147), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-024-04825-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting individuals and their halves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (5), pp.867-914. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10988-024-09418-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplurals analyzed away *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Payton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving dimensions of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snippets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/snip-2022-043-knbu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals and Mereology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (3), pp.415-445. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-020-09570-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_02978254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups versus covers revisited: Structured pluralities and symmetric readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.509-525. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11050-021-09179-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03230068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures and Mass Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48106/dial.v75.i1.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Une entrée en matière, 2, pp.246-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétons-nous de la même manière les expressions &amp;quot;deux pommes&amp;quot; et &amp;quot;deux pommes et demie&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Déterminants et inférences, 72 (1), pp.107-119. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.072.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural Logic and Sensitivity to Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.444-464. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00048402.2014.963133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01219495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Oliver & Smiley (2013) Plural Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Dame Philosophical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinds, things, and stuff: Mass terms and generics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (3), pp.650 - 652. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2011.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semantics for mass nouns derived from gradable expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000620v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mereological essentialism, composition, and stuff: a reply to Kristie Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erkenntnis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.425-429. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10670-009-9185-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00420383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplurals in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Linnebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (299), pp.177-269. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/analys/68.3.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00175619v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass nouns and plural logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2), pp.211-244. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10988-008-9033-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00130930v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phrase nominale existentielle et la distinction aspectuelle télique / atélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (14), pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation, Subdivision, and Modularity: How Rich is Conceptual Structure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damián Justo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hardy-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sylvand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mass nouns constitute a semantically uniform class?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kansas Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there anything characteristic about the meaning of a count noun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la lexicologie (Tunis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups vs. covers revisited: Evidence from symmetric readings of sentences with plurals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Cross-Linguistic Semantics of Reciprocals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Uttrecht, Netherlands. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03081846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical mood and ambiguity aversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExLing 2019 10th International Conference of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal. pp.25 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass nouns and plural logic [6 pages abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Amsterdam, France. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00354942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of degrees and types of event structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Event Arguments: Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Munich, Germany. pp.277-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of nouns derived from gradable adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinn und Bedeutung 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Franfort, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Distinction entre Noms Massifs et Noms Comptables. Aspects Linguistiques et Conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9789042911840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Mass Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Stanford Encyclopedia of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01219498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages déférentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neftali Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Bouvier et Bernard Conein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épistémologie sociale. Une théorie sociale de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole des Hautes Etudes en Sciences Sociales, collection Raisons pratiques 17, pp.139-162, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00274756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorisation des noms communs: massifs et comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François, Françoise Cordier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catégorisation et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and measuring – a reply to Liebesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01433033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mereological sums serve as the semantic values of plurals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00176868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deferential Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neftali Villanueva Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions of count nouns into mass nouns in French: the roles of semantic and pragmatic factors in their interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals, mass nouns and reference: philosophical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04782766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Payton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-024-04825-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04785862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-024-09418-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04819245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kuhn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Buccola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/snip-2022-043-knbu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03230068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-021-09179-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02978254v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Florio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-020-09570-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04262474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48106/dial.v75.i1.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.072.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01219495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00048402.2014.963133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2011.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000620v6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00420383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-009-9185-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00175619v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Linnebo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/analys/68.3.186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130930v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-008-9033-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Justo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hardy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sylvand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00354942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000621v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000618v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911840" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01219498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00274756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stojanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01433033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00176868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000623v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04782775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04782766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Payton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-024-04825-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04785862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-024-09418-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04819245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kuhn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Buccola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/snip-2022-043-knbu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02978254v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Florio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-020-09570-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03230068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-021-09179-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04262474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48106/dial.v75.i1.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.072.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01219495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00048402.2014.963133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2011.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000620v6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00420383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-009-9185-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00175619v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Linnebo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/analys/68.3.186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130930v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-008-9033-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Justo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hardy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sylvand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00354942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000621v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000618v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911840" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01219498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00274756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stojanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01433033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00176868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000623v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04782775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>