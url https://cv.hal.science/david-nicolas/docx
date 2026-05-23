--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Nicolas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chargé de recherche à l'Institut Jean Nicod (ENS, PSL, EHESS, CNRS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille à l'intersection de la linguistique et la philosophie, spécialisé en sémantique, logique philosophique et métaphysique. Mes recherches portent principalement sur les noms comptables, les noms massifs et la logique plurielle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Nouns and the Distribution Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Payton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 205 (147), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-024-04825-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting individuals and their halves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (5), pp.867-914. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10988-024-09418-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplurals analyzed away *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Payton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving dimensions of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snippets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/snip-2022-043-knbu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals and Mereology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (3), pp.415-445. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-020-09570-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_02978254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups versus covers revisited: Structured pluralities and symmetric readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.509-525. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11050-021-09179-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03230068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures and Mass Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48106/dial.v75.i1.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Une entrée en matière, 2, pp.246-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétons-nous de la même manière les expressions &amp;quot;deux pommes&amp;quot; et &amp;quot;deux pommes et demie&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Déterminants et inférences, 72 (1), pp.107-119. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.072.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural Logic and Sensitivity to Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.444-464. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00048402.2014.963133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01219495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Oliver & Smiley (2013) Plural Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Dame Philosophical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinds, things, and stuff: Mass terms and generics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (3), pp.650 - 652. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2011.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semantics for mass nouns derived from gradable expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000620v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mereological essentialism, composition, and stuff: a reply to Kristie Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erkenntnis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.425-429. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10670-009-9185-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00420383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplurals in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Linnebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (299), pp.177-269. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/analys/68.3.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00175619v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass nouns and plural logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2), pp.211-244. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10988-008-9033-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00130930v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phrase nominale existentielle et la distinction aspectuelle télique / atélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (14), pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation, Subdivision, and Modularity: How Rich is Conceptual Structure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damián Justo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hardy-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sylvand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mass nouns constitute a semantically uniform class?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kansas Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there anything characteristic about the meaning of a count noun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la lexicologie (Tunis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups vs. covers revisited: Evidence from symmetric readings of sentences with plurals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Cross-Linguistic Semantics of Reciprocals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Uttrecht, Netherlands. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03081846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical mood and ambiguity aversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExLing 2019 10th International Conference of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal. pp.25 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass nouns and plural logic [6 pages abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Amsterdam, France. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00354942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of degrees and types of event structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Event Arguments: Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Munich, Germany. pp.277-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of nouns derived from gradable adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinn und Bedeutung 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Franfort, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Distinction entre Noms Massifs et Noms Comptables. Aspects Linguistiques et Conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9789042911840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Mass Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Stanford Encyclopedia of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01219498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages déférentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neftali Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Bouvier et Bernard Conein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épistémologie sociale. Une théorie sociale de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole des Hautes Etudes en Sciences Sociales, collection Raisons pratiques 17, pp.139-162, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00274756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorisation des noms communs: massifs et comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François, Françoise Cordier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catégorisation et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and measuring – a reply to Liebesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01433033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mereological sums serve as the semantic values of plurals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00176868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deferential Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neftali Villanueva Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions of count nouns into mass nouns in French: the roles of semantic and pragmatic factors in their interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals, mass nouns and reference: philosophical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Nicolas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chargé de recherche à l'Institut Jean Nicod (ENS, PSL, EHESS, CNRS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille à l'intersection de la linguistique et la philosophie, spécialisé en sémantique, logique philosophique et métaphysique. Mes recherches portent principalement sur les noms comptables, les noms massifs et la logique plurielle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Nouns and the Distribution Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Payton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 205 (147), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-024-04825-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting individuals and their halves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (5), pp.867-914. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10988-024-09418-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplurals analyzed away *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Payton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving dimensions of comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snippets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7358/snip-2022-043-knbu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures and Mass Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48106/dial.v75.i1.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals and Mereology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (3), pp.415-445. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-020-09570-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_02978254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups versus covers revisited: Structured pluralities and symmetric readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.509-525. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11050-021-09179-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03230068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Une entrée en matière, 2, pp.246-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétons-nous de la même manière les expressions &amp;quot;deux pommes&amp;quot; et &amp;quot;deux pommes et demie&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Déterminants et inférences, 72 (1), pp.107-119. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.072.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural Logic and Sensitivity to Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.444-464. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00048402.2014.963133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01219495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Oliver & Smiley (2013) Plural Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Dame Philosophical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinds, things, and stuff: Mass terms and generics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (3), pp.650 - 652. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2011.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semantics for mass nouns derived from gradable expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000620v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mereological essentialism, composition, and stuff: a reply to Kristie Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erkenntnis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.425-429. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10670-009-9185-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00420383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplurals in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Linnebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (299), pp.177-269. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/analys/68.3.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00175619v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass nouns and plural logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2), pp.211-244. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10988-008-9033-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00130930v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phrase nominale existentielle et la distinction aspectuelle télique / atélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (14), pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation, Subdivision, and Modularity: How Rich is Conceptual Structure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damián Justo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hardy-Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sylvand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mass nouns constitute a semantically uniform class?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kansas Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there anything characteristic about the meaning of a count noun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la lexicologie (Tunis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups vs. covers revisited: Evidence from symmetric readings of sentences with plurals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Buccola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Cross-Linguistic Semantics of Reciprocals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Uttrecht, Netherlands. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03081846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical mood and ambiguity aversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExLing 2019 10th International Conference of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal. pp.25 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass nouns and plural logic [6 pages abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Amsterdam, France. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00354942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of degrees and types of event structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Event Arguments: Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Munich, Germany. pp.277-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of nouns derived from gradable adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinn und Bedeutung 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Franfort, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Distinction entre Noms Massifs et Noms Comptables. Aspects Linguistiques et Conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9789042911840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Logic of Mass Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Stanford Encyclopedia of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01219498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages déférentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neftali Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Bouvier et Bernard Conein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épistémologie sociale. Une théorie sociale de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Ecole des Hautes Etudes en Sciences Sociales, collection Raisons pratiques 17, pp.139-162, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00274756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorisation des noms communs: massifs et comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François, Françoise Cordier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catégorisation et langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and measuring – a reply to Liebesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_01433033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mereological sums serve as the semantic values of plurals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00176868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deferential Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidora Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Brabanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neftali Villanueva Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions of count nouns into mass nouns in French: the roles of semantic and pragmatic factors in their interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurals, mass nouns and reference: philosophical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04782766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Payton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-024-04825-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04785862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-024-09418-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04819245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kuhn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Buccola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/snip-2022-043-knbu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02978254v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Florio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-020-09570-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03230068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-021-09179-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04262474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48106/dial.v75.i1.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.072.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01219495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00048402.2014.963133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2011.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000620v6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00420383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-009-9185-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00175619v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Linnebo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/analys/68.3.186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130930v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-008-9033-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Justo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hardy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sylvand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00354942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000621v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000618v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911840" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01219498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00274756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stojanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01433033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00176868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000623v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04782775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04782766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Payton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-024-04825-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04785862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-024-09418-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04819245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kuhn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Buccola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/snip-2022-043-knbu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04262474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48106/dial.v75.i1.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02978254v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Florio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-020-09570-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03230068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-021-09179-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.072.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01219495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00048402.2014.963133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01647183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2011.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000620v6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00420383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-009-9185-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00175619v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Linnebo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/analys/68.3.186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130930v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-008-9033-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Justo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hardy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sylvand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00354942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000621v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000618v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911840" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01219498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00274756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stojanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01433033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00176868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000623v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04782775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>