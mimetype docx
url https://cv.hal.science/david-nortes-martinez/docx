--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -178,538 +178,538 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban settings with porous buildings – insights from a fine-scale hydraulic-economic model</w:t>
+                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Choley</w:t>
+                <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-247-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.183-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551801v1</w:t>
+                <w:t xml:space="preserve">hal-04443707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban settings with porous buildings – insights from a fine-scale hydraulic-economic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Cécile Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.183-198. </w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.247-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-247-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443707v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are interactions important in estimating flood damage to economic entities? The case of wine-making in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bremond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-3057-2021⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609616v1</w:t>
+                <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Are interactions important in estimating flood damage to economic entities? The case of wine-making in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Belon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.3057 - 3084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-3057-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165702v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -727,51 +727,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -878,51 +878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,386 +976,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban context. How important is it to couple hydraulic and economic models at a fine scale?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814878v1</w:t>
+                <w:t xml:space="preserve">hal-03681642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban context: Coupling hydraulic and economic models for a fine scale damage assessment</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban context. How important is it to couple hydraulic and economic models at a fine scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03623946v1</w:t>
+                <w:t xml:space="preserve">hal-03814878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban context: Coupling hydraulic and economic models for a fine scale damage assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681642v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of flood-induced individual businesses' financial distress over complex cooperative productive systems</w:t>
               </w:r>
@@ -1367,77 +1367,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1572,51 +1572,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of successive climatic events on a wine cooperative system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,90 +1702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1849,90 +1849,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of flood damage: an application to the wine sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simulation 2015: the eleventh conference of the European Social Simulation Association. Groningen : ESSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2015,64 +2015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2133,64 +2133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2793,51 +2793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="158942DC"/>
+    <w:nsid w:val="932163E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-nortes-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0711-5885" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-247-2024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04499855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-71" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Fontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03587907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-nortes-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0711-5885" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-247-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04499855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-71" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3984" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Fontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03587907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>