--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -178,538 +178,538 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban settings with porous buildings – insights from a fine-scale hydraulic-economic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brémond</w:t>
+                <w:t xml:space="preserve">Cécile Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-247-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443707v1</w:t>
+                <w:t xml:space="preserve">hal-04551801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban settings with porous buildings – insights from a fine-scale hydraulic-economic model</w:t>
+                <w:t xml:space="preserve">Effects of flood‐induced financial stress on the viability of a cooperative production system and its farmers: A multilevel study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Choley</w:t>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 385, pp.247-252. </w:t>
+              <w:t xml:space="preserve">Journal of the Agricultural and Applied Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.183-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-247-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jaa2.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551801v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are interactions important in estimating flood damage to economic entities? The case of wine-making in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.3057 - 3084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-3057-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165702v1</w:t>
+                <w:t xml:space="preserve">hal-03609616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are interactions important in estimating flood damage to economic entities? The case of wine-making in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bremond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remi Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (10), pp.3057 - 3084. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-3057-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609616v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -727,51 +727,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -878,51 +878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,386 +976,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban context. How important is it to couple hydraulic and economic models at a fine scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681642v1</w:t>
+                <w:t xml:space="preserve">hal-03814878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban context. How important is it to couple hydraulic and economic models at a fine scale?</w:t>
+                <w:t xml:space="preserve">Flood impact assessment in urban context: Coupling hydraulic and economic models for a fine scale damage assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-71⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814878v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood impact assessment in urban context: Coupling hydraulic and economic models for a fine scale damage assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623946v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of flood-induced individual businesses' financial distress over complex cooperative productive systems</w:t>
               </w:r>
@@ -1367,77 +1367,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1572,51 +1572,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of successive climatic events on a wine cooperative system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,90 +1702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1849,90 +1849,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of flood damage: an application to the wine sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simulation 2015: the eleventh conference of the European Social Simulation Association. Groningen : ESSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2015,64 +2015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2133,64 +2133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nortes Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2793,51 +2793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="932163E7"/>
+    <w:nsid w:val="515905FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-nortes-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0711-5885" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-247-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04499855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-71" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3984" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Fontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03587907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-nortes-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0711-5885" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Choley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-247-2024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04499855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-71" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Fontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03587907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>