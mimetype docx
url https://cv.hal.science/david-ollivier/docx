--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -252,265 +252,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05032419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insights into the wood management for the production of lime given by the anthracological study of a 19th century lime kiln from Martinique, Lesser Antilles</w:t>
+                <w:t xml:space="preserve">Bilet and the wider world. New insights into the archaeology of Islam in Tigray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie C. Bodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+                <w:t xml:space="preserve">Julien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresse Ayenachew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102926⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (380), pp.508-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2020.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208717v1</w:t>
+                <w:t xml:space="preserve">halshs-03086740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilet and the wider world. New insights into the archaeology of Islam in Tigray</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Gleize</w:t>
+                <w:t xml:space="preserve">First insights into the wood management for the production of lime given by the anthracological study of a 19th century lime kiln from Martinique, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie C. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 95 (380), pp.508-529. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2020.163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03086740v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyères. Saint-Pierre de l'Almanarre</w:t>
               </w:r>
@@ -947,299 +947,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ressources naturelles à la santé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyères, colline du Château</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, bilan 2017, pp.165-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921032v1</w:t>
+                <w:t xml:space="preserve">halshs-02042948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première enceinte urbaine d’Hyères. Exemple d’un suivi archéologique dans le cadre d’un programme de restauration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des ressources naturelles à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alifriqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Hakki Cigerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provence Historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Nouvelles de l'Archéologie, 152, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.4267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01478086v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyères, colline du Château</w:t>
+                <w:t xml:space="preserve">La première enceinte urbaine d’Hyères. Exemple d’un suivi archéologique dans le cadre d’un programme de restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, bilan 2017, pp.165-166</w:t>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les enceintes médiévales et modernes en Provence. [XIème colloque de la Société d'Histoire de Fréjus et de sa Région, Fréjus 23-24 septembre 2016], tome LXVIII (fascicules 263), pp.229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02042948v1</w:t>
+                <w:t xml:space="preserve">halshs-01478086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyères, Colline du Château</w:t>
               </w:r>
@@ -1288,381 +1288,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01698102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Marin, Poterie Boisset</w:t>
+                <w:t xml:space="preserve">Hyères, Le Château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.101</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bilan 2015, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01478790v1</w:t>
+                <w:t xml:space="preserve">halshs-02043039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le François, Îlet Oscar</w:t>
+                <w:t xml:space="preserve">Le Marin, Petite Poterie [2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Denizeau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.98-99</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01478793v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyères, Le Château</w:t>
+                <w:t xml:space="preserve">Le Marin, Poterie Boisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bilan 2015, pp.152</w:t>
+              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02043039v1</w:t>
+                <w:t xml:space="preserve">halshs-01478790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Marin, Petite Poterie [2013]</w:t>
+                <w:t xml:space="preserve">Le François, Îlet Oscar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Cloarec</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.100-101</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.98-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01427148v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniane, Place des Pénitents nord, Ancienne église paroissiale Saint-Jean</w:t>
               </w:r>
@@ -1756,64 +1756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Marin, Petite Poterie [2012]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1832,454 +1832,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trets, Centre ancien, rue Paul Bert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abbaye Saint-sauveur d'Aniane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, bilan 2011, pp.165-166</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.124-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108156v1</w:t>
+                <w:t xml:space="preserve">halshs-02461234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniane : pavillon méridional de l'abbaye, étude des façades</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trets, Centre ancien, rue Paul Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.129-131</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, bilan 2011, pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976975v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye Saint-sauveur d'Aniane.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clément</w:t>
+                <w:t xml:space="preserve">Aniane : pavillon méridional de l'abbaye, étude des façades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.124-128</w:t>
+              <w:t xml:space="preserve">, 2012, pp.129-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461234v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signes, Croquefigues</w:t>
+                <w:t xml:space="preserve">Toulon, La Croix Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, bilan 2010, pp.202-203</w:t>
+              <w:t xml:space="preserve">, 2011, bilan 2010, pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108147v1</w:t>
+                <w:t xml:space="preserve">halshs-01108152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, La Croix Rouge</w:t>
+                <w:t xml:space="preserve">Signes, Croquefigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, bilan 2010, pp.203-204</w:t>
+              <w:t xml:space="preserve">, 2011, bilan 2010, pp.202-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108152v1</w:t>
+                <w:t xml:space="preserve">halshs-01108147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Martre : Col de Siran</w:t>
               </w:r>
@@ -2475,221 +2475,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fours de potier du premier âge du Fer. Le Puits de Marine, Saint-Maximin-la-Sainte-Baume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyères, Olbia de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, p. 45</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.212-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00525292v1</w:t>
+                <w:t xml:space="preserve">hal-03714378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyères, Olbia de Provence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fours de potier du premier âge du Fer. Le Puits de Marine, Saint-Maximin-la-Sainte-Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.212-214</w:t>
+              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714378v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La porte des Gaules et l'enceinte moderne de la ville de Fréjus à travers l'étude de la tour ouest</w:t>
               </w:r>
@@ -3185,168 +3185,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le cimetière de la Porte Royale et les bagnards de Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Lattard</w:t>
+                <w:t xml:space="preserve">Elise Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Granier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
+              <w:t xml:space="preserve">La mort de plus en plus proche, Rencontre autour de nos aïeux : Actes de la 8e Rencontre Gaaf. Mélanges d’archéologie, d’histoire, d’anthropologie, de sociologie et de médecine légale, Marseille, 25-27 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France. pp.145-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150000v1</w:t>
+                <w:t xml:space="preserve">halshs-02042931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif inhabituel en contexte médiéval : le cas du pourrissoir du cimetière de l'abbaye Saint-Pierre de l'Almanarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3362,152 +3332,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal de recherche du LA3M "Monastères, couvents, confréries" : Vivre en communauté en Méditerranée médiévale et moderne [1]. Les pratiques funéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Gadrat-Ouerfelli; LA3M, Feb 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03533737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière de la Porte Royale et les bagnards de Toulon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ollivier</w:t>
+                <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Henrion</w:t>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bailet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort de plus en plus proche, Rencontre autour de nos aïeux : Actes de la 8e Rencontre Gaaf. Mélanges d’archéologie, d’histoire, d’anthropologie, de sociologie et de médecine légale, Marseille, 25-27 mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France. pp.145-149</w:t>
+              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02042931v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fortress of Salona (Amphissa) and its Importance during the Ottoman Period</w:t>
               </w:r>
@@ -3743,51 +3743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner les hommes et animaux avec des goudrons végétaux en Méditerranée (France-Maroc) : une approche interdisciplinaire sur le temps long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Satrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,342 +3987,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouiller les encyclopédistes : transfert de modèles aux Antilles françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+                <w:t xml:space="preserve">Un dépôt de fondation en contexte domestique à Olbia de Provence (Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Serieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.560-572</w:t>
+              <w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale : hommages à Michel Bats : actes du colloque de Hyères, 15-18 septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hyères, France. pp.99-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01394200v1</w:t>
+                <w:t xml:space="preserve">hal-01689271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production locale de formes à sucre pour l'industrie sucrière de la Martinique, l'exemple de la poterie Dalençon au Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Antalya, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt de fondation en contexte domestique à Olbia de Provence (Hyères, Var)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Joncheray</w:t>
+                <w:t xml:space="preserve">Fouiller les encyclopédistes : transfert de modèles aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale : hommages à Michel Bats : actes du colloque de Hyères, 15-18 septembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Hyères, France. pp.99-109</w:t>
+              <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.560-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689271v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01394200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin d'une vicinia. Olbia à Hyères (Var) durant l'Antiquité tardive et le haut Moyen Âge (Ve-Xe s.)</w:t>
               </w:r>
@@ -4435,77 +4435,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnoarcheology of Wood Tar Production in the Altas Mountains (Morocco). Part 1 : from Plant to Tar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Satrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,51 +4732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secrets du château d’Hyères, révélations archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville d'Hyères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 p., 2018, Collection FOCUS</w:t>
             </w:r>
           </w:p>
@@ -4829,539 +4829,539 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fortress of Salona (Amphissa) and its Importance during the Ottoman Period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+                <w:t xml:space="preserve">Sant’Appianu de Sagone (Vico, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortifications of the Ottoman period in the Aegean : actes du colloque de Mytilène 30-31 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564753v1</w:t>
+                <w:t xml:space="preserve">hal-03468761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typo-chronologie des inhumations de l’Antiquité à l’époque contemporaine en Provence-Alpes-Côte-d’Azur : une nouvelle synthèse régionale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bouquet</w:t>
+                <w:t xml:space="preserve">The Fortress of Salona (Amphissa) and its Importance during the Ottoman Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Psalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoula Tsaroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Petrochilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du GAAF (Tours, 3-5 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FERACF, pp.141-158, 2022, Publication du Gaaf, 11 ; Revue archéologique du Centre de la France. Suppl. 82, 978-2-913272-65-1</w:t>
+              <w:t xml:space="preserve">Fortifications of the Ottoman period in the Aegean : actes du colloque de Mytilène 30-31 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03932125v1</w:t>
+                <w:t xml:space="preserve">hal-02564753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
+                <w:t xml:space="preserve">Typo-chronologie des inhumations de l’Antiquité à l’époque contemporaine en Provence-Alpes-Côte-d’Azur : une nouvelle synthèse régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
+              <w:t xml:space="preserve">Ph. Blanchard; J.-Ph. Chimier; M. Gaultier; Ch. Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du GAAF (Tours, 3-5 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FERACF, pp.141-158, 2022, Publication du Gaaf, 11 ; Revue archéologique du Centre de la France. Suppl. 82, 978-2-913272-65-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468863v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03932125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sant’Appianu de Sagone (Vico, Corse-du-Sud)</w:t>
+                <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Ollivier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468761v1</w:t>
+                <w:t xml:space="preserve">hal-03468863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tour du Gapeau et la défense de la rade d’Hyères à la fin du Moyen Âge : l’exemple d’un partenariat &amp;quot;public-privé</w:t>
               </w:r>
@@ -5433,77 +5433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production locale de formes à sucre pour l'industrie sucrière de la Martinique, l'exemple de la poterie Dalençon au Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics proceedings, Antalya, October 19-24 2015. Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Koç University VEKAM, pp.179-187, 2018, 978-605-9388-09-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5651,332 +5651,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits objets</w:t>
+                <w:t xml:space="preserve">Bref historique de l'exploitation archéologique du site d'Olbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BATS (M.) dir. </w:t>
+              <w:t xml:space="preserve">Michel BATS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olbia de Provence (Hyères, Var) à l'époque romaine (Ier s. av. J.-C.)-VIIe s. ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edisud, pp.383-402, 2006, Etudes Massaliètes ; 9</w:t>
+              <w:t xml:space="preserve">Olbia de Provence, Hyères, Var, à l'époque romaine, Ier s. av. J.-C. - VIIe s. ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisud; Centre Camille-Jullian, pp.14-18, 2006, Etudes Massaliètes ; 9, 978-2-7449-0541-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00525631v1</w:t>
+                <w:t xml:space="preserve">halshs-00519733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des lampes</w:t>
+                <w:t xml:space="preserve">Les petits objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BATS (M.) dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olbia de Provence (Hyères, Var) à l'époque romaine (Ier s. av. J.-C.)-VIIe s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Edisud, p. 301, 2006, Etudes Massaliètes ; 9</w:t>
+              <w:t xml:space="preserve">, Edisud, pp.383-402, 2006, Etudes Massaliètes ; 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00525630v1</w:t>
+                <w:t xml:space="preserve">halshs-00525631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone du puits central : évolution urbaine et architecturale (Ilôt XIX et place 100)</w:t>
+                <w:t xml:space="preserve">Inventaire des lampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">BATS (M.) (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BATS (M.) dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olbia de Provence (Hyères, Var) à l'époque romaine (Ier s. av. J.-C. – VIIe s. ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edisud, pp.32-36, 2006, Etudes Massaliètes ; 9</w:t>
+              <w:t xml:space="preserve">Olbia de Provence (Hyères, Var) à l'époque romaine (Ier s. av. J.-C.)-VIIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisud, p. 301, 2006, Etudes Massaliètes ; 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520921v1</w:t>
+                <w:t xml:space="preserve">halshs-00525630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bref historique de l'exploitation archéologique du site d'Olbia</w:t>
+                <w:t xml:space="preserve">Zone du puits central : évolution urbaine et architecturale (Ilôt XIX et place 100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michel BATS. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BATS (M.) (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olbia de Provence, Hyères, Var, à l'époque romaine, Ier s. av. J.-C. - VIIe s. ap. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edisud; Centre Camille-Jullian, pp.14-18, 2006, Etudes Massaliètes ; 9, 978-2-7449-0541-4</w:t>
+              <w:t xml:space="preserve">Olbia de Provence (Hyères, Var) à l'époque romaine (Ier s. av. J.-C. – VIIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisud, pp.32-36, 2006, Etudes Massaliètes ; 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519733v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6134,235 +6134,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leguilloux Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul François</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323283v1</w:t>
+                <w:t xml:space="preserve">hal-05323295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château d'Hyères (83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leguilloux Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Serra</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05323295v1</w:t>
+                <w:t xml:space="preserve">hal-05323283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Glacière, Saint-Maximin-la-Sainte-Baume (Var)</w:t>
               </w:r>
@@ -6558,90 +6558,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointe Petite Poterie, fouille de la poterie Dalençon, Île de la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, LA3M UMR 7298-AMU-CNRS; ARKAEOS; SRA de la Martinique. 2020, 198 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6689,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6768,77 +6768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Report Excavations and Surveys: Bilet (Tigray, Ethiopia), 1-20 December 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yared Assefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresse Ayenachew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fesseha Berhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6884,251 +6884,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'enceinte urbaine, ville d'Hyères (2017) Tronçon de l'enceinte situé entre le Castel Sainte-Claire et l'ancienne Porte Saint-Saint</w:t>
+                <w:t xml:space="preserve">Le cimetière de la Porte Royale : Toulon, Ancien hôpital de la Croix-Rouge. Rue Berrier-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LA3M-CNRS / Aix-Marseille Université. 2018, 33 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298-AMU-CNRS; Centre archéologique du Var. 2018, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003861v1</w:t>
+                <w:t xml:space="preserve">halshs-02003252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abbaye cistercienne de Saint-Pierre de l’Almanarre, Hyères (83), fouille du cimetière des moniales</w:t>
+                <w:t xml:space="preserve">Étude de l'enceinte urbaine, ville d'Hyères (2017) Tronçon de l'enceinte situé entre le Castel Sainte-Claire et l'ancienne Porte Saint-Saint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298 AMU-CNRS. 2018, 60 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M-CNRS / Aix-Marseille Université. 2018, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02042987v1</w:t>
+                <w:t xml:space="preserve">hal-02003861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière de la Porte Royale : Toulon, Ancien hôpital de la Croix-Rouge. Rue Berrier-Fontaine</w:t>
+                <w:t xml:space="preserve">L’abbaye cistercienne de Saint-Pierre de l’Almanarre, Hyères (83), fouille du cimetière des moniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298-AMU-CNRS; Centre archéologique du Var. 2018, 77 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298 AMU-CNRS. 2018, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02003252v1</w:t>
+                <w:t xml:space="preserve">halshs-02042987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château d'Hyères, Hyères (83) : rapport de fouille programmée Décembre 2016</w:t>
               </w:r>
@@ -7140,51 +7140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Déal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Beaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,501 +7230,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitation la Sucrerie : Fouille du four à chaux. La Martinique, les Anses d'Arlets</w:t>
+                <w:t xml:space="preserve">Croquefigue Signes (83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LA3M-CNRS/Aix-Marseille Université. 2015, 59 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre archéologique du Var, LA3M. 2015, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003883v1</w:t>
+                <w:t xml:space="preserve">hal-02003896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croquefigue Signes (83)</w:t>
+                <w:t xml:space="preserve">Habitation la Sucrerie : Fouille du four à chaux. La Martinique, les Anses d'Arlets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centre archéologique du Var, LA3M. 2015, pp.71</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M-CNRS/Aix-Marseille Université. 2015, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003896v1</w:t>
+                <w:t xml:space="preserve">hal-02003883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite Poterie, fouille de la poterie Dalençon, Le Marin</w:t>
+                <w:t xml:space="preserve">Le château d’Hyères, Hyères (83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108174v1</w:t>
+                <w:t xml:space="preserve">halshs-01108210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’enceinte urbaine, ville d’Hyères, Etude architecturale réalisée au cours des travaux de restauration des courtines ouest de l’enceinte urbaine et nord du château, Hyères (83)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA; LA3M. 2014</w:t>
+                <w:t xml:space="preserve">Aniane(34), ancienne abbaye Saint-Sauveur. Fouilles archéologiques de la cour du cloître, de la galerie nord et du bâtiment occidental (bât.23). Rapport de fouille programmée 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Dir.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Boneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108214v1</w:t>
+                <w:t xml:space="preserve">halshs-00981247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniane(34), ancienne abbaye Saint-Sauveur. Fouilles archéologiques de la cour du cloître, de la galerie nord et du bâtiment occidental (bât.23). Rapport de fouille programmée 2013</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’enceinte urbaine, ville d’Hyères, Etude architecturale réalisée au cours des travaux de restauration des courtines ouest de l’enceinte urbaine et nord du château, Hyères (83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA; LA3M. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Brevet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00981247v1</w:t>
+                <w:t xml:space="preserve">halshs-01108214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château d’Hyères, Hyères (83)</w:t>
+                <w:t xml:space="preserve">Petite Poterie, fouille de la poterie Dalençon, Le Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LA3M. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108210v1</w:t>
+                <w:t xml:space="preserve">halshs-01108174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sucrerie, fouille du four à chaux et relevés des vestiges industriels, Les Anses d’Arlets, La Martinique</w:t>
               </w:r>
@@ -7770,905 +7770,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01108213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniane (34), ancienne abbaye : nouvelles recherches archéologiques (Cour du Cloître, galerie Nord et Rue du Théron), Rapport de fouille programmée 2012 (Inédit de 277p. 137 ill.)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trets - Bouches-du-Rhône 13, rue et impasse Paul Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. fouille d'archéologie préventive, Centre archéologique du Var; LA3M UMR 7298-AMU-CNRS. 2013, 123 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00824025v1</w:t>
+                <w:t xml:space="preserve">halshs-02003276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trets - Bouches-du-Rhône 13, rue et impasse Paul Bert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aniane (34), ancienne abbaye : nouvelles recherches archéologiques (Cour du Cloître, galerie Nord et Rue du Théron), Rapport de fouille programmée 2012 (Inédit de 277p. 137 ill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Dir.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. fouille d'archéologie préventive, Centre archéologique du Var; LA3M UMR 7298-AMU-CNRS. 2013, 123 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02003276v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye d'Aniane : pavillon sud de l'aile occidentale du cloître (Hérault, Aniane). Étude de bâti de la façade ouest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Poteries de l'Ile de la Martinique, XVIIe-XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2012, 63 p</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976967v1</w:t>
+                <w:t xml:space="preserve">halshs-00816389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galerie Nord du cloître (Zone 22)</w:t>
+                <w:t xml:space="preserve">Petite Poterie, fouille de la poterie Dalençon, Le Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In, SCHNEIDER (L). dir. — Nouvelles recherches archéologiques sur l'abbaye d'Aniane (Hérault) : Fouilles de la cour du cloître. Rapport final d’opération, SRA Languedoc-Roussillon (Montpellier). 2012, pp.203-260</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] sra. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461925v1</w:t>
+                <w:t xml:space="preserve">halshs-00817698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite Poterie, fouille de la poterie Dalençon, Le Marin</w:t>
+                <w:t xml:space="preserve">Galerie Nord du cloître (Zone 22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] sra. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In, SCHNEIDER (L). dir. — Nouvelles recherches archéologiques sur l'abbaye d'Aniane (Hérault) : Fouilles de la cour du cloître. Rapport final d’opération, SRA Languedoc-Roussillon (Montpellier). 2012, pp.203-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00817698v1</w:t>
+                <w:t xml:space="preserve">halshs-02461925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Poteries de l'Ile de la Martinique, XVIIe-XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abbaye d'Aniane : pavillon sud de l'aile occidentale du cloître (Hérault, Aniane). Étude de bâti de la façade ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2012, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00816389v1</w:t>
+                <w:t xml:space="preserve">halshs-00976967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bon Mouron, Tourves (Var)</w:t>
+                <w:t xml:space="preserve">Étude de l'enceinte d'origine médiévale de la Villa de Noailles, Hyères (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, SRA PACA. 2009, 56 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520387v1</w:t>
+                <w:t xml:space="preserve">halshs-00523136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Col de Siran, La Martre (Var)</w:t>
+                <w:t xml:space="preserve">Léproserie Saint-Lazare à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009, 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinella Valente</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00526102v1</w:t>
+                <w:t xml:space="preserve">halshs-00523134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'enceinte d'origine médiévale de la Villa de Noailles, Hyères (Var)</w:t>
+                <w:t xml:space="preserve">Les Feycinèdes 1, Pourcieux (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lagrue</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009, 88 p</w:t>
+                <w:t xml:space="preserve">Raphaëlle Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, Centre archéologique du Var. 2009, 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523136v1</w:t>
+                <w:t xml:space="preserve">hal-02003836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léproserie Saint-Lazare à Arles</w:t>
+                <w:t xml:space="preserve">Col de Siran, La Martre (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009, 104 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, SRA PACA; LAMM / UMR 6572, Aix-en-Provence. 2009, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523134v1</w:t>
+                <w:t xml:space="preserve">halshs-00526102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Feycinèdes 1, Pourcieux (Var)</w:t>
+                <w:t xml:space="preserve">Bon Mouron, Tourves (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, SRA PACA. 2009, 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Guilbert</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02003836v1</w:t>
+                <w:t xml:space="preserve">halshs-00520387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline du Château, Hyères (Var)</w:t>
               </w:r>
@@ -8964,51 +8964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="302749F4"/>
+    <w:nsid w:val="3D2615BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9195,51 +9195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-ollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bodin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C. Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102926" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Salle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2004.1489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Henrion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Satrani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma&#160;angelina Delgado Robles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hyeres.fr/sites/default/files/atoms/files/focus_secrets_du_chateau.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/guerre-a-paix-mediterranee-medievale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525630v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520921v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02909979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yared Assefa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fesseha Berhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine D&#233;al" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dir." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976967v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817698v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816389v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526102v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagrue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Gouffran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-ollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bodin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C. Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Salle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2004.1489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Henrion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Satrani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma&#160;angelina Delgado Robles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hyeres.fr/sites/default/files/atoms/files/focus_secrets_du_chateau.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/guerre-a-paix-mediterranee-medievale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525630v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02909979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yared Assefa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fesseha Berhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine D&#233;al" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dir." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824025v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817698v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagrue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523134v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guilbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Gouffran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>