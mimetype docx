--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1016,230 +1016,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02042948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ressources naturelles à la santé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La première enceinte urbaine d’Hyères. Exemple d’un suivi archéologique dans le cadre d’un programme de restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les enceintes médiévales et modernes en Provence. [XIème colloque de la Société d'Histoire de Fréjus et de sa Région, Fréjus 23-24 septembre 2016], tome LXVIII (fascicules 263), pp.229-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921032v1</w:t>
+                <w:t xml:space="preserve">halshs-01478086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première enceinte urbaine d’Hyères. Exemple d’un suivi archéologique dans le cadre d’un programme de restauration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des ressources naturelles à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alifriqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Hakki Cigerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provence Historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Nouvelles de l'Archéologie, 152, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.4267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01478086v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyères, Colline du Château</w:t>
               </w:r>
@@ -1832,303 +1832,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye Saint-sauveur d'Aniane.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trets, Centre ancien, rue Paul Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.124-128</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, bilan 2011, pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461234v1</w:t>
+                <w:t xml:space="preserve">halshs-01108156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trets, Centre ancien, rue Paul Bert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aniane : pavillon méridional de l'abbaye, étude des façades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, bilan 2011, pp.165-166</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.129-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01108156v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniane : pavillon méridional de l'abbaye, étude des façades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abbaye Saint-sauveur d'Aniane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.129-131</w:t>
+              <w:t xml:space="preserve">, 2012, pp.124-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976975v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulon, La Croix Rouge</w:t>
               </w:r>
@@ -2475,221 +2475,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyères, Olbia de Provence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fours de potier du premier âge du Fer. Le Puits de Marine, Saint-Maximin-la-Sainte-Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.212-214</w:t>
+              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714378v1</w:t>
+                <w:t xml:space="preserve">halshs-00525292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fours de potier du premier âge du Fer. Le Puits de Marine, Saint-Maximin-la-Sainte-Baume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyères, Olbia de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, p. 45</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.212-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00525292v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La porte des Gaules et l'enceinte moderne de la ville de Fréjus à travers l'étude de la tour ouest</w:t>
               </w:r>
@@ -3185,329 +3185,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière de la Porte Royale et les bagnards de Toulon</w:t>
+                <w:t xml:space="preserve">Un dispositif inhabituel en contexte médiéval : le cas du pourrissoir du cimetière de l'abbaye Saint-Pierre de l'Almanarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Bailet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort de plus en plus proche, Rencontre autour de nos aïeux : Actes de la 8e Rencontre Gaaf. Mélanges d’archéologie, d’histoire, d’anthropologie, de sociologie et de médecine légale, Marseille, 25-27 mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France. pp.145-149</w:t>
+              <w:t xml:space="preserve">Séminaire transversal de recherche du LA3M "Monastères, couvents, confréries" : Vivre en communauté en Méditerranée médiévale et moderne [1]. Les pratiques funéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Gadrat-Ouerfelli; LA3M, Feb 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02042931v1</w:t>
+                <w:t xml:space="preserve">halshs-03533737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif inhabituel en contexte médiéval : le cas du pourrissoir du cimetière de l'abbaye Saint-Pierre de l'Almanarre</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire transversal de recherche du LA3M "Monastères, couvents, confréries" : Vivre en communauté en Méditerranée médiévale et moderne [1]. Les pratiques funéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Gadrat-Ouerfelli; LA3M, Feb 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03533737v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Richier</w:t>
+                <w:t xml:space="preserve">Le cimetière de la Porte Royale et les bagnards de Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+                <w:t xml:space="preserve">Elise Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
+              <w:t xml:space="preserve">La mort de plus en plus proche, Rencontre autour de nos aïeux : Actes de la 8e Rencontre Gaaf. Mélanges d’archéologie, d’histoire, d’anthropologie, de sociologie et de médecine légale, Marseille, 25-27 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France. pp.145-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150000v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02042931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fortress of Salona (Amphissa) and its Importance during the Ottoman Period</w:t>
               </w:r>
@@ -3743,51 +3743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner les hommes et animaux avec des goudrons végétaux en Méditerranée (France-Maroc) : une approche interdisciplinaire sur le temps long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Satrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,168 +3987,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt de fondation en contexte domestique à Olbia de Provence (Hyères, Var)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Joncheray</w:t>
+                <w:t xml:space="preserve">Fouiller les encyclopédistes : transfert de modèles aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale : hommages à Michel Bats : actes du colloque de Hyères, 15-18 septembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Hyères, France. pp.99-109</w:t>
+              <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.560-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689271v1</w:t>
+                <w:t xml:space="preserve">halshs-01394200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production locale de formes à sucre pour l'industrie sucrière de la Martinique, l'exemple de la poterie Dalençon au Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4177,152 +4147,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Antalya, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouiller les encyclopédistes : transfert de modèles aux Antilles françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+                <w:t xml:space="preserve">Un dépôt de fondation en contexte domestique à Olbia de Provence (Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Serieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.560-572</w:t>
+              <w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale : hommages à Michel Bats : actes du colloque de Hyères, 15-18 septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hyères, France. pp.99-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01394200v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin d'une vicinia. Olbia à Hyères (Var) durant l'Antiquité tardive et le haut Moyen Âge (Ve-Xe s.)</w:t>
               </w:r>
@@ -4435,77 +4435,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnoarcheology of Wood Tar Production in the Altas Mountains (Morocco). Part 1 : from Plant to Tar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Satrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,51 +4732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secrets du château d’Hyères, révélations archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville d'Hyères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 p., 2018, Collection FOCUS</w:t>
             </w:r>
           </w:p>
@@ -5089,64 +5089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des inhumations de l’Antiquité à l’époque contemporaine en Provence-Alpes-Côte-d’Azur : une nouvelle synthèse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leguilloux Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6256,51 +6256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leguilloux Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,64 +6903,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière de la Porte Royale : Toulon, Ancien hôpital de la Croix-Rouge. Rue Berrier-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298-AMU-CNRS; Centre archéologique du Var. 2018, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7388,93 +7388,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château d’Hyères, Hyères (83)</w:t>
+                <w:t xml:space="preserve">Petite Poterie, fouille de la poterie Dalençon, Le Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LA3M. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108210v1</w:t>
+                <w:t xml:space="preserve">halshs-01108174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniane(34), ancienne abbaye Saint-Sauveur. Fouilles archéologiques de la cour du cloître, de la galerie nord et du bâtiment occidental (bât.23). Rapport de fouille programmée 2013</w:t>
               </w:r>
@@ -7638,93 +7638,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01108214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite Poterie, fouille de la poterie Dalençon, Le Marin</w:t>
+                <w:t xml:space="preserve">Le château d’Hyères, Hyères (83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108174v1</w:t>
+                <w:t xml:space="preserve">halshs-01108210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sucrerie, fouille du four à chaux et relevés des vestiges industriels, Les Anses d’Arlets, La Martinique</w:t>
               </w:r>
@@ -7770,211 +7770,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01108213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trets - Bouches-du-Rhône 13, rue et impasse Paul Bert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aniane (34), ancienne abbaye : nouvelles recherches archéologiques (Cour du Cloître, galerie Nord et Rue du Théron), Rapport de fouille programmée 2012 (Inédit de 277p. 137 ill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Dir.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. fouille d'archéologie préventive, Centre archéologique du Var; LA3M UMR 7298-AMU-CNRS. 2013, 123 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02003276v1</w:t>
+                <w:t xml:space="preserve">halshs-00824025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniane (34), ancienne abbaye : nouvelles recherches archéologiques (Cour du Cloître, galerie Nord et Rue du Théron), Rapport de fouille programmée 2012 (Inédit de 277p. 137 ill.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trets - Bouches-du-Rhône 13, rue et impasse Paul Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. fouille d'archéologie préventive, Centre archéologique du Var; LA3M UMR 7298-AMU-CNRS. 2013, 123 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clement</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00824025v1</w:t>
+                <w:t xml:space="preserve">halshs-02003276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Poteries de l'Ile de la Martinique, XVIIe-XIXe siècle</w:t>
               </w:r>
@@ -8016,93 +8016,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00816389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite Poterie, fouille de la poterie Dalençon, Le Marin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abbaye d'Aniane : pavillon sud de l'aile occidentale du cloître (Hérault, Aniane). Étude de bâti de la façade ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] sra. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2012, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00817698v1</w:t>
+                <w:t xml:space="preserve">halshs-00976967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galerie Nord du cloître (Zone 22)</w:t>
               </w:r>
@@ -8114,51 +8127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] In, SCHNEIDER (L). dir. — Nouvelles recherches archéologiques sur l'abbaye d'Aniane (Hérault) : Fouilles de la cour du cloître. Rapport final d’opération, SRA Languedoc-Roussillon (Montpellier). 2012, pp.203-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8174,501 +8187,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02461925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye d'Aniane : pavillon sud de l'aile occidentale du cloître (Hérault, Aniane). Étude de bâti de la façade ouest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petite Poterie, fouille de la poterie Dalençon, Le Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M UMR 7298-AMU-CNRS. 2012, 63 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] sra. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976967v1</w:t>
+                <w:t xml:space="preserve">halshs-00817698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'enceinte d'origine médiévale de la Villa de Noailles, Hyères (Var)</w:t>
+                <w:t xml:space="preserve">Col de Siran, La Martre (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lagrue</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009, 88 p</w:t>
+                <w:t xml:space="preserve">Marinella Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, SRA PACA; LAMM / UMR 6572, Aix-en-Provence. 2009, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523136v1</w:t>
+                <w:t xml:space="preserve">halshs-00526102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léproserie Saint-Lazare à Arles</w:t>
+                <w:t xml:space="preserve">Bon Mouron, Tourves (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009, 104 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, SRA PACA. 2009, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523134v1</w:t>
+                <w:t xml:space="preserve">halshs-00520387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Feycinèdes 1, Pourcieux (Var)</w:t>
+                <w:t xml:space="preserve">Étude de l'enceinte d'origine médiévale de la Villa de Noailles, Hyères (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Guilbert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, Centre archéologique du Var. 2009, 168 p</w:t>
+                <w:t xml:space="preserve">L. Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003836v1</w:t>
+                <w:t xml:space="preserve">halshs-00523136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Col de Siran, La Martre (Var)</w:t>
+                <w:t xml:space="preserve">Léproserie Saint-Lazare à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, SRA PACA; LAMM / UMR 6572, Aix-en-Provence. 2009, 48 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009, 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00526102v1</w:t>
+                <w:t xml:space="preserve">halshs-00523134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bon Mouron, Tourves (Var)</w:t>
+                <w:t xml:space="preserve">Les Feycinèdes 1, Pourcieux (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, SRA PACA. 2009, 56 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, Centre archéologique du Var. 2009, 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520387v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline du Château, Hyères (Var)</w:t>
               </w:r>
@@ -8964,51 +8964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D2615BD"/>
+    <w:nsid w:val="5AEA5581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9195,51 +9195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-ollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bodin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C. Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Salle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2004.1489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Henrion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Satrani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma&#160;angelina Delgado Robles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hyeres.fr/sites/default/files/atoms/files/focus_secrets_du_chateau.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/guerre-a-paix-mediterranee-medievale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525630v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02909979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yared Assefa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fesseha Berhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine D&#233;al" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dir." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824025v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817698v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagrue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523134v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guilbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Gouffran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-ollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bodin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C. Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02563700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Tsaroucha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Petrochilos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.792" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CNK042SJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Salle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2004.1489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Henrion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Satrani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma&#160;angelina Delgado Robles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hyeres.fr/sites/default/files/atoms/files/focus_secrets_du_chateau.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/guerre-a-paix-mediterranee-medievale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525630v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02909979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yared Assefa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fesseha Berhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine D&#233;al" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dir." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagrue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003836v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Gouffran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>