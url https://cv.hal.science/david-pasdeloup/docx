--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -1882,278 +1882,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differing roles of inner tegument proteins pUL36 and pUL37 during entry of herpes simplex virus type 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herpesvirus Capsid Association with the Nuclear Pore Complex and Viral DNA Release Involve the Nucleoporin CAN/Nup214 and the Capsid Protein pUL25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley P E Roberts</w:t>
+                <w:t xml:space="preserve">Danielle Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Abaitua</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabela L. Isidro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frazer J. Rixon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (1), pp.105-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01032-08⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 83 (13), pp.6610-6623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02655-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667493v1</w:t>
+                <w:t xml:space="preserve">hal-02659374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpesvirus Capsid Association with the Nuclear Pore Complex and Viral DNA Release Involve the Nucleoporin CAN/Nup214 and the Capsid Protein pUL25</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pasdeloup</w:t>
+                <w:t xml:space="preserve">Differing roles of inner tegument proteins pUL36 and pUL37 during entry of herpes simplex virus type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley P E Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Abaitua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Blondel</w:t>
+                <w:t xml:space="preserve">Peter O'Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mcnab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabela L. Isidro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frazer J Rixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (13), pp.6610-6623. </w:t>
+              <w:t xml:space="preserve">, 2009, 83 (1), pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02655-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01032-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659374v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle différentiel des protéines de tégument interne pUL36 et pUL37 du virus Herpes Simplex type 1 dans l’entrée du génome viral dans le noyau</w:t>
               </w:r>
@@ -3141,368 +3141,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des protéines PUL47 et PUL48 dans le tropisme viral et la transmission du virus de la maladie de Marek</w:t>
+                <w:t xml:space="preserve">Rôle des protéines pUL47 et pUL48 dans le tropisme viral et la transmission du virus de la maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Remy-Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guyader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">7e Journées HerPas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733946v1</w:t>
+                <w:t xml:space="preserve">hal-02939343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des protéines PUL47 et PUL48 dans le tropisme viral et la transmission du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736481v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des protéines pUL47 et pUL48 dans le tropisme viral et la transmission du virus de la maladie de Marek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pasdeloup</w:t>
+                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Remy-Delaunay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées HerPas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939343v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution fluorescence microscopy reveals various patterns of glycoprotein organization on the surface of Herpes Simplex Virus 1 particles</w:t>
               </w:r>
@@ -3911,51 +3911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The minor capsid protein pUL25 of a-herpesvirus is an interface between incoming capsids and the nuclear pore complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frazer Rixon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5060,51 +5060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Esaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Penzes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17030431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00242-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Spatz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01645-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Beilstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Cohen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyn J. Eisenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Esclatine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Scrima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.612838" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mcelwee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labetoulle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer J. Rixon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02676-12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00764-13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01633-13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Suspene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ming Aynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Koch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00290-11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. E. Roberts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcnab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022053-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P E Roberts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abaitua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Hare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer J Rixon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01032-08" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela L. Isidro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02655-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Rixon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasdeloup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.02.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remy-Delaunay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer Rixon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruigrok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labetoulle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnould" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.T064.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02939275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Esaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Penzes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17030431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00242-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Spatz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01645-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Beilstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Cohen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyn J. Eisenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Esclatine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Scrima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.612838" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mcelwee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labetoulle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer J. Rixon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02676-12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00764-13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01633-13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Suspene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ming Aynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Koch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00290-11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. E. Roberts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcnab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022053-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela L. Isidro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02655-08" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P E Roberts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abaitua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Hare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer J Rixon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01032-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Rixon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasdeloup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.02.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remy-Delaunay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer Rixon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruigrok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labetoulle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnould" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.T064.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02939275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>