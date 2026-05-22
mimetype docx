--- v1 (2026-04-16)
+++ v2 (2026-05-22)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s disease virus replication in chicken skin reconstructed in vitro: evidence for viral particles in corneocytes</w:t>
+                <w:t xml:space="preserve">The pUL47 tegument protein of Marek’s Disease Virus interacts with p32/C1QBP to promote horizontal transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Souci</w:t>
+                <w:t xml:space="preserve">Mallorie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+                <w:t xml:space="preserve">Aurélien Chuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (7), pp.2123. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1013434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199574v1</w:t>
+                <w:t xml:space="preserve">hal-05215979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pUL47 tegument protein of Marek’s Disease Virus interacts with p32/C1QBP to promote horizontal transmission</w:t>
+                <w:t xml:space="preserve">Marek’s disease virus replication in chicken skin reconstructed in vitro: evidence for viral particles in corneocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallorie Durand</w:t>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chuard</w:t>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+                <w:t xml:space="preserve">Julia Lachner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1013434. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (7), pp.2123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215979v2</w:t>
+                <w:t xml:space="preserve">hal-05199574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegument Protein pUL47 Is Important but Not Essential for Horizontal Transmission of Vaccinal Strain SB-1 of Gallid Alphaherpesvirus 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoyuki Esaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Penzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -521,77 +521,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pUL51 Tegument Protein Is Essential for Marek’s Disease Virus Growth In Vitro and Bears a Function That Is Critical for Pathogenesis In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,77 +772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tegument Protein pUL47 of Marek’s Disease Virus Is Necessary for Horizontal Transmission and Is Important for Expression of Glycoprotein gC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1882,278 +1882,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpesvirus Capsid Association with the Nuclear Pore Complex and Viral DNA Release Involve the Nucleoporin CAN/Nup214 and the Capsid Protein pUL25</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differing roles of inner tegument proteins pUL36 and pUL37 during entry of herpes simplex virus type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Blondel</w:t>
+                <w:t xml:space="preserve">Ashley P E Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabela L. Isidro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernando Abaitua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter O'Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mcnab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frazer J Rixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (13), pp.6610-6623. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02655-08⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 83 (1), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01032-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659374v1</w:t>
+                <w:t xml:space="preserve">hal-02667493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differing roles of inner tegument proteins pUL36 and pUL37 during entry of herpes simplex virus type 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Abaitua</w:t>
+                <w:t xml:space="preserve">Herpesvirus Capsid Association with the Nuclear Pore Complex and Viral DNA Release Involve the Nucleoporin CAN/Nup214 and the Capsid Protein pUL25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter O'Hare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Mcnab</w:t>
+                <w:t xml:space="preserve">Danielle Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frazer J Rixon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabela L. Isidro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frazer J. Rixon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (1), pp.105-116. </w:t>
+              <w:t xml:space="preserve">, 2009, 83 (13), pp.6610-6623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01032-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02655-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667493v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle différentiel des protéines de tégument interne pUL36 et pUL37 du virus Herpes Simplex type 1 dans l’entrée du génome viral dans le noyau</w:t>
               </w:r>
@@ -2409,103 +2409,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchor-tagged Marek’s disease virus: a new tool for monitoring viral infection in vitro and in vivo in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journée scientifique Herpesvirus et Pathologies Associées (HerPAs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
@@ -2534,103 +2534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek’s Disease Virus Replication in Chicken Skin Reconstructed In Vitro: Evidence for Viral Particles in Corneocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lachner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual International Herpesvirus Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Berlin (DE), France</w:t>
@@ -2659,90 +2659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des interactions impliquées dans la fonction des protéines virales pUL47 et ICP27 dans la transmission du virus de la maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2905,64 +2905,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle essentiel de la protéine de tégument pUL47 dans la transmission du virus de la Maladie de Marek passe par son interaction avec la protéine P32/C1QBP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,77 +3039,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle de la protéine pUL51 dans la réplication in vitro et in vivo du virus de la maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3141,368 +3141,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des protéines pUL47 et pUL48 dans le tropisme viral et la transmission du virus de la maladie de Marek</w:t>
+                <w:t xml:space="preserve">Rôle des protéines PUL47 et PUL48 dans le tropisme viral et la transmission du virus de la maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées HerPas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939343v1</w:t>
+                <w:t xml:space="preserve">hal-02733946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des protéines PUL47 et PUL48 dans le tropisme viral et la transmission du virus de la maladie de Marek</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733946v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+                <w:t xml:space="preserve">Rôle des protéines pUL47 et pUL48 dans le tropisme viral et la transmission du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Remy-Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+              <w:t xml:space="preserve">7e Journées HerPas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736481v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution fluorescence microscopy reveals various patterns of glycoprotein organization on the surface of Herpes Simplex Virus 1 particles</w:t>
               </w:r>
@@ -3911,51 +3911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The minor capsid protein pUL25 of a-herpesvirus is an interface between incoming capsids and the nuclear pore complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frazer Rixon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4219,103 +4219,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek’s Disease Virus Replication in Chicken Skin Reconstructed In Vitro: Evidence for Viral Particles in Corneocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lachner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual International Herpesvirus Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Berlin (DE), France</w:t>
@@ -4344,51 +4344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de la protéine virale pUL47 dans l’excrétion et la transmission horizontale du Virus de la maladie de Marek-MDV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Esaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Penzes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17030431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00242-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Spatz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01645-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Beilstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Cohen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyn J. Eisenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Esclatine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Scrima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.612838" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mcelwee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labetoulle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer J. Rixon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02676-12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00764-13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01633-13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Suspene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ming Aynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Koch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00290-11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. E. Roberts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcnab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022053-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela L. Isidro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02655-08" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P E Roberts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abaitua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Hare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer J Rixon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01032-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Rixon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasdeloup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.02.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remy-Delaunay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer Rixon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruigrok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labetoulle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnould" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.T064.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02939275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Esaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Penzes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17030431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00242-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Spatz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01645-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Beilstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Cohen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyn J. Eisenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Esclatine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Scrima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.612838" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mcelwee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labetoulle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer J. Rixon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02676-12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00764-13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01633-13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Suspene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ming Aynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Koch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00290-11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. E. Roberts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcnab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022053-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P E Roberts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abaitua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Hare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer J Rixon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01032-08" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela L. Isidro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02655-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roberts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Rixon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasdeloup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.02.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remy-Delaunay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frazer Rixon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruigrok" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labetoulle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnould" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.T064.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02939275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>