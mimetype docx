--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -636,278 +636,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUS fibrillation occurs through a nucleation-based process below the critical concentration required for liquid–liquid phase separation</w:t>
+                <w:t xml:space="preserve">p53 and HuR combinatorially control the biphasic dynamics of microRNA-125b in response to genotoxic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Demongin</w:t>
+                <w:t xml:space="preserve">Binita Goswami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Dobra</w:t>
+                <w:t xml:space="preserve">Deepika Ahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Rengifo-Gonzalez</w:t>
+                <w:t xml:space="preserve">David Pastré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia S Singatulina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partho Sarothi Ray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.7772. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34558-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-04507-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231423v1</w:t>
+                <w:t xml:space="preserve">hal-04231533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p53 and HuR combinatorially control the biphasic dynamics of microRNA-125b in response to genotoxic stress</w:t>
+                <w:t xml:space="preserve">FUS fibrillation occurs through a nucleation-based process below the critical concentration required for liquid–liquid phase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binita Goswami</w:t>
+                <w:t xml:space="preserve">Emilie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Demongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepika Ahuja</w:t>
+                <w:t xml:space="preserve">Ioana Dobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pastré</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Rengifo-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partho Sarothi Ray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anastasia S Singatulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.110. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-04507-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34558-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231533v1</w:t>
+                <w:t xml:space="preserve">hal-04231423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting RNA:protein interactions with an integrative approach leads to the identification of potent YBX1 inhibitors</w:t>
               </w:r>
@@ -1027,51 +1027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARP1 Activation Controls Stress Granule Assembly after Oxidative Stress and DNA Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia S Singatulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria V Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1362,295 +1362,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
+                <w:t xml:space="preserve">ITSN1 regulates SAM68 solubility through SH3 domain interactions with SAM68 proline-rich motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">S. Pankivskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pastré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rynditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.1745-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-020-03610-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176308v1</w:t>
+                <w:t xml:space="preserve">hal-02968869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITSN1 regulates SAM68 solubility through SH3 domain interactions with SAM68 proline-rich motifs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rynditch</w:t>
+                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78, pp.1745-1763. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-020-03610-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968869v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cooperative binding of TDP-43 to GU-rich RNA repeats antagonizes TDP-43 aggregation</w:t>
               </w:r>
@@ -1764,295 +1764,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Budkina</w:t>
+                <w:t xml:space="preserve">Identification of a small molecule splicing inhibitor targeting UHM domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Matha Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289 (3), pp.682-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.16199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333572v1</w:t>
+                <w:t xml:space="preserve">hal-03354012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a small molecule splicing inhibitor targeting UHM domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
+                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Budkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Matha Salone</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 289 (3), pp.682-698. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.16199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354012v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Transcription Induces Phosphorylation of YB-1 at Ser102 and Its Accumulation in the Nucleus</w:t>
               </w:r>
@@ -2583,64 +2583,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Matha Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3093,77 +3093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Between Stress Granules and Cytoplasmic Protein Aggregates Linked to Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Dobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhii Pankivskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3236,77 +3236,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spastin regulates VAMP7-containing vesicles trafficking in cortical neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pastré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kretov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Dobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4405,290 +4405,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Single DNA Molecule Hybridization on a Surface by Atomic Force Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+                <w:t xml:space="preserve">An intercellular polyamine transfer via gap junctions regulates proliferation and response to stress in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Nakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201300546⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (10), pp.1505-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E12-10-0729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291850v1</w:t>
+                <w:t xml:space="preserve">hal-02292186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intercellular polyamine transfer via gap junctions regulates proliferation and response to stress in epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+                <w:t xml:space="preserve">Detection of Single DNA Molecule Hybridization on a Surface by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (21), pp.3630-3638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201300546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E12-10-0729⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292186v1</w:t>
+                <w:t xml:space="preserve">hal-02291850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecular Crowding Regulates Assembly of mRNA Stress Granules after Osmotic Stress</w:t>
               </w:r>
@@ -5353,51 +5353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mengarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pastré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5590,51 +5590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific DNA−Protein Interactions on Mica Investigated by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5718,295 +5718,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Microtubules in Stress Granule Assembly</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mica Surface Promotes the Assembly of Cytoskeletal Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lev Ovchinnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Curmi</w:t>
+                <w:t xml:space="preserve">Dulal Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.042879⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), pp.3331-3335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8035743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295275v1</w:t>
+                <w:t xml:space="preserve">hal-02294800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mica Surface Promotes the Assembly of Cytoskeletal Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Microtubules in Stress Granule Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin G. Chernov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Bernhard</w:t>
+                <w:t xml:space="preserve">Lev Ovchinnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (6), pp.3331-3335. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (52), pp.36569-36580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la8035743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.042879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294800v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyamine sharing between tubulin dimers favours microtubule nucleation and elongation via facilitated diffusion</w:t>
               </w:r>
@@ -6178,51 +6178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mechulam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Ovchinnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 582 (19), pp.2875-2881. </w:t>
@@ -6407,51 +6407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution AFM imaging of single-stranded DNA-binding (SSB) protein--DNA complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pastré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8514,51 +8514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04918699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rabhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07456-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04455540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ceschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixiao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Taylor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1298441" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Mamontova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukhanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Dobra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia S Singatulina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34558-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binita Goswami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Ahuja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sarothi Ray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04507-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03955052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Sukhanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Desforges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid O Anarbaev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A Maltseva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pastre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga I Lavrik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankivskyi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rynditch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03610-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaki Kobayashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matha Salone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16199" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mordovkina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Eliseeva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Polyakov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Singatulina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lavrik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Naumenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Sukhanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Kurgina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Alemasova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kutuzov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Abrakhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847604" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Pankivskyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11910-018-0914-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louic Vermeer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Schirer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schoup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cosette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.10.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500195" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15261NDZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1476" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02272729v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv822" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Bounedjah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku582" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02291850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300546" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9068DC07B86357E1C66E9C6BC69A9D3102CCBA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nakib" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E12-10-0729" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.292748" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Saidi Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Adjadj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Ziani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201806j" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Delga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Toma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.144089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00128.2011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a. Curmi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mengarelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeghal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11127-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0040B8142CAD92977886B40DFBA6918CC7C4E70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091811" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02293295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902727b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Ovchinnikov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042879" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulal Panda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bernhard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035743" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705780v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000255" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.07.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Popova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nadezhdina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-9-23" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupaigne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm147" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295397v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700856u" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landousy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0025-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HX5JD5Z7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053387y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJQ6JZW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065288v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060293u" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J75046G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zozime" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20185" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH8PPHVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065310v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0443-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BK0CSK66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026942u" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7MN8CM4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065312v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(03)74673-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583447v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294611v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(10)95009-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583151v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Molliex" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrera-Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreno-Vargas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Correa-Basurto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prada-Gracia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04918699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rabhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07456-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04455540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ceschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixiao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Taylor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1298441" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Mamontova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukhanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binita Goswami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Ahuja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sarothi Ray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04507-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Dobra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia S Singatulina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34558-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03955052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Sukhanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Desforges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid O Anarbaev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A Maltseva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pastre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga I Lavrik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankivskyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rynditch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03610-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaki Kobayashi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matha Salone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16199" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mordovkina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Eliseeva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Polyakov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Singatulina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lavrik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Naumenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Sukhanova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Kurgina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Alemasova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kutuzov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Abrakhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847604" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Pankivskyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11910-018-0914-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louic Vermeer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Schirer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schoup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cosette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.10.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500195" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15261NDZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1476" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02272729v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv822" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Bounedjah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku582" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nakib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E12-10-0729" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02291850v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300546" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9068DC07B86357E1C66E9C6BC69A9D3102CCBA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.292748" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Saidi Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Adjadj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Ziani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201806j" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Delga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Toma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.144089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00128.2011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a. Curmi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mengarelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeghal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11127-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0040B8142CAD92977886B40DFBA6918CC7C4E70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091811" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02293295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902727b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulal Panda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bernhard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035743" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295275v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Ovchinnikov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042879" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705780v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000255" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.07.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Popova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nadezhdina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-9-23" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupaigne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm147" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295397v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700856u" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landousy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0025-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HX5JD5Z7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053387y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJQ6JZW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065288v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060293u" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J75046G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zozime" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20185" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH8PPHVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065310v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0443-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BK0CSK66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026942u" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7MN8CM4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065312v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(03)74673-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583447v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294611v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(10)95009-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583151v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Molliex" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrera-Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreno-Vargas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Correa-Basurto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prada-Gracia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>