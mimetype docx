--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -502,831 +502,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-type differentiation of bacteria with 2D hollow photonic crystal cavities</w:t>
+                <w:t xml:space="preserve">Direct measurement of AC electrokinetics properties and capture frequencies of silicon and silicon–germanium nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Therisod</w:t>
+                <w:t xml:space="preserve">M. Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tardif</w:t>
+                <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. R. Marcoux</w:t>
+                <w:t xml:space="preserve">B Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">B Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Jager</w:t>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113 (11), pp.111101. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5037849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa99fd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01988778v1</w:t>
+                <w:t xml:space="preserve">hal-01914356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of AC electrokinetics properties and capture frequencies of silicon and silicon–germanium nanowires</w:t>
+                <w:t xml:space="preserve">Gram-type Differentiation of Bacteria with 2D Hollow Photonic Crystal Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Merhej</w:t>
+                <w:t xml:space="preserve">R. Therisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Honegger</w:t>
+                <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Bassani</w:t>
+                <w:t xml:space="preserve">P. R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Baron</w:t>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">J.-B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (11), pp.111101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa99fd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5037849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914356v1</w:t>
+                <w:t xml:space="preserve">cea-02529379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-type Differentiation of Bacteria with 2D Hollow Photonic Crystal Cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gram-type differentiation of bacteria with 2D hollow photonic crystal cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Therisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. R Marcoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">P. R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (11), pp.111101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5037849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02529379v1</w:t>
+                <w:t xml:space="preserve">cea-01988778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell bacterium identification with a SOI optical microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P.R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Uchiyamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (13), pp.133510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02529391v1</w:t>
+                <w:t xml:space="preserve">cea-01988827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell bacterium identification with a SOI optical microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid mask prototyping for microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tardif</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963070⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01988827v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid mask prototyping for microfluidics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-cell bacterium identification with a SOI optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Honegger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Thiry</w:t>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Uchiyamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (13), pp.133510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881997v1</w:t>
+                <w:t xml:space="preserve">cea-02529391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-Free Electric Monitoring of Human Cancer Cells as a Potential Diagnostic Tool</w:t>
               </w:r>
@@ -1436,582 +1436,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput sub-10 nm metallic particles organization on templates made by block copolymer self-assembly and nanoimprint</w:t>
+                <w:t xml:space="preserve">Trajectory Control of Self-Propelled Micromotors Using AC Electrokinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Arias-Zapata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
+                <w:t xml:space="preserve">Yoshitaka Yoshizumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Böhme</w:t>
+                <w:t xml:space="preserve">Kevin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Girardot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiroaki Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (42), pp.5630 - 5635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201501557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869181v1</w:t>
+                <w:t xml:space="preserve">hal-01877336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top deterministic and collective colloidal assembly using videoprojector lithography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of membrane proteins and ion channels on the self-rotation of human cells in a non-rotating AC electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gidrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (9-10), pp.1123 - 1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201400478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.223⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588267v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Control of Self-Propelled Micromotors Using AC Electrokinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput sub-10 nm metallic particles organization on templates made by block copolymer self-assembly and nanoimprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arias-Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshitaka Yoshizumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Honegger</w:t>
+                <w:t xml:space="preserve">S. Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Berton</w:t>
+                <w:t xml:space="preserve">C. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Suzuki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01877336v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of membrane proteins and ion channels on the self-rotation of human cells in a non-rotating AC electric field</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Table-top deterministic and collective colloidal assembly using videoprojector lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (9-10), pp.1123 - 1129. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349, pp.452-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.201400478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877339v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optofluidic Near-Field Optical Microscopy: Near-Field Mapping of a Silicon Nanocavity Using Trapped Microbeads</w:t>
               </w:r>
@@ -2304,64 +2304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (17), pp.171108. </w:t>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.2290. </w:t>
@@ -3093,64 +3093,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive analysis of alternating current electrokinetics induced motion of colloidal particles in a three-dimensional microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Volume: 113 (Article Number: 194702), pp.Issue: 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3409,103 +3409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip polychromatic visible light emitters obtained by 3D capillary force assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Funfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Osvaldo Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (9), p.414-417. </w:t>
@@ -3568,64 +3568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jägeler-Hoheisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,64 +3689,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving pulsed dielectrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Volume: 13 (Issue: 8), pp.Pages: 1538-1545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3774,620 +3774,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional capillary force assembly: Fabrication of white light emitters</w:t>
+                <w:t xml:space="preserve">Engineering muscle tissues on microstructured polyelectrolyte multilayer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cordeiro</w:t>
+                <w:t xml:space="preserve">C. Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lecarme</w:t>
+                <w:t xml:space="preserve">K. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Osvaldo Dias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.4764090⟩</w:t>
+              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.18(15-16):1664-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.tea.2012.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777320v1</w:t>
+                <w:t xml:space="preserve">hal-00808870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of microparticles by optical trapping with a photonic crystal nanocavity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dielectrophoretic properties of engineered protein patterned colloidal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.6(4) 044115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4771544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3692104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760312v1</w:t>
+                <w:t xml:space="preserve">hal-00808867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering muscle tissues on microstructured polyelectrolyte multilayer films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">3D capillary force assembly: fabrication of white light emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Osvaldo Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.tea.2012.0079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.B 30, 06F203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.4764090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808870v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic properties of engineered protein patterned colloidal particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">Three-dimensional capillary force assembly: Fabrication of white light emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Osvaldo Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4771544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (6), pp.06F203-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.4764090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808867v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D capillary force assembly: fabrication of white light emitters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assembly of microparticles by optical trapping with a photonic crystal nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.4764090⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.101103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3692104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808868v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dimensional fluctuations on the optical coupling between nanobeam twin cavities</w:t>
               </w:r>
@@ -4501,488 +4501,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01996798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary tuning of a nanocavity by a near-field probe</w:t>
+                <w:t xml:space="preserve">Addressable sub-wavelength grids of confined light in a multi-slotted nanoresonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (3), pp.269-275</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, VOL 98 (N°8), pp.VOL 98 N°8 21 Fev 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634170v1</w:t>
+                <w:t xml:space="preserve">hal-00623502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible microlaser two-photon polymerization in a microfludic cell: A resist study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Honegger</w:t>
+                <w:t xml:space="preserve">Extraordinary tuning of a nanocavity by a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Elmberg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.269-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00634119v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressable sub-wavelength grids of confined light in a multi-slotted nanoresonator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Visible microlaser two-photon polymerization in a microfludic cell: A resist study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elmberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (8), pp.2725-2728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.12.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623502v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic coupling in nondipolar gold colloidal dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (8), pp.083122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5007,90 +5007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Clausius-Mossotti factors and surface capacitances for colloidal particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (18), pp.181906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5167,51 +5167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc SPIE Photonic crystal materials and devices VIII Book Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7608, pp.760813. </w:t>
@@ -5249,90 +5249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation speed control of Janus particles by dielectrophoresis in a microfluidic channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5366,90 +5366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-D dielectrophoretic handling of Janus particles in a microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87 (5-8), p.756-759, 2010 doi: 10.1016/j.mee.2008.11.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5474,103 +5474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal optical waveguides with integrated local light sources built by capillary force assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.B 28, C6O11 (2010); doi:10.1116/1.3503897</w:t>
@@ -5599,103 +5599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent multilevel aligned electrode microfluidic chip for dielectrophoretic colloidal handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO and NANO SYSTEM, Bentham science publisher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2-4 p.239-248 ISSN: 1876-4029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5978,545 +5978,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined growth of silicon nanowires as a possible process for third generation solar cells</w:t>
+                <w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Buttard</w:t>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dupré</w:t>
+                <w:t xml:space="preserve">H. Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bernardin</w:t>
+                <w:t xml:space="preserve">J. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1267 (1), pp.984-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623542v1</w:t>
+                <w:t xml:space="preserve">hal-00623555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective grafting of proteins on Janus particles: Adsorption and covalent coupling strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.doi:10.1016/j.mee.2010.12.060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confined growth of silicon nanowires as a possible process for third generation solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Baron</w:t>
+                <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">L. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">T. Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, doi: 10.1002/pssc.201000340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486249v2</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t>
+                <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+                <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gehan</w:t>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grand</w:t>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Levi</w:t>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubard</w:t>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1267 (1), pp.984-985. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (24), pp.241102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3451466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623555v1</w:t>
+                <w:t xml:space="preserve">hal-00486249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary force assembly of giant vesicles on a microstructured substrate</w:t>
               </w:r>
@@ -6554,51 +6554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pépin-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.DOI 10.1016/j.mee.2010.12.053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6644,90 +6644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D dielectrophoretic handling of Janus particles in a microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.doi:10.1016/j.mee.2009.11.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6752,90 +6752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An air-slotted nanoresonator relying on coupled high Q small V Fabry-Perot nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.Issue: 25 Article Number: 251111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6854,627 +6854,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-field actuated optical nanocavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+                <w:t xml:space="preserve">Assisted convective-capillary force assembly of gold colloids in a microfluidic cell: Plasmonic properties of deterministic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Velha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Peyrade</w:t>
+                <w:t xml:space="preserve">J. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Vacuum Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.10.1116/1.3021396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669767v1</w:t>
+                <w:t xml:space="preserve">hal-00385542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted convective-capillary force assembly of gold colloids in a microfluidic cell: Plasmonic properties of deterministic nanostructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-optical switching in 2D silicon photonic crystals with low loss waveguides and optical cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hartmann</w:t>
+                <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rossitto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Berton</w:t>
+                <w:t xml:space="preserve">Jf. Galisteo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Angelis.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Maksymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Vacuum Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.10.1116/1.3021396</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.16-15 11624-11636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385542v1</w:t>
+                <w:t xml:space="preserve">hal-00394795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical switching in 2D silicon photonic crystals with low loss waveguides and optical cavities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. de Angelis.</w:t>
+                <w:t xml:space="preserve">Subwavelength imaging of light confinement in high-Q/small-V photonic crystal nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Maksymov</w:t>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (11), pp.111111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2890051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394795v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength imaging of light confinement in high-Q/small-V photonic crystal nanocavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Velha</w:t>
+                <w:t xml:space="preserve">A near-field actuated optical nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (11), pp.111111. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.279-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2890051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.000279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394794v1</w:t>
+                <w:t xml:space="preserve">hal-00669767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field modal microscopy of subwavelength light confinement in multimode silicon slot waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.93-25, (2008) 251103</w:t>
@@ -7622,346 +7622,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-manipulation of confined electromagnetic fields with a near-field probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Peyrade</w:t>
+                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jocteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (1), pp.24-30</w:t>
+              <w:t xml:space="preserve">Proceeding of SPIE- Photonic crystal materials and devices VIII,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6989, pp.9891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01996819v1</w:t>
+                <w:t xml:space="preserve">hal-00466186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jc. Rodier</w:t>
+                <w:t xml:space="preserve">Nano-manipulation of confined electromagnetic fields with a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of SPIE- Photonic crystal materials and devices VIII,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6989, pp.9891</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466186v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high Q/V Fabry-Perot microcavity on SOI substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8189,51 +8189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Velve-Casquillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (5), p.1724-1728, May 2007</w:t>
@@ -8288,77 +8288,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (4), pp.041102. </w:t>
@@ -8390,580 +8390,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of colloidal nanoparticles using capillary immersion forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultracompact silicon-on-insulator ridge-waveguide mirrors with high reflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Gordon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 98 (5), pp.1-3. </w:t>
+              <w:t xml:space="preserve">, 2006, 89 (17), pp.171121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2266391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2372581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394752v1</w:t>
+                <w:t xml:space="preserve">hal-00394756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-layer soft UV imprint lithography and fabrication of high density pillars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Separation of colloidal nanoparticles using capillary immersion forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (5), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2266391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394746v1</w:t>
+                <w:t xml:space="preserve">hal-00394752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM characterization of anti-sticking layers used in nanoimprint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Tallal</w:t>
+                <w:t xml:space="preserve">Tri-layer soft UV imprint lithography and fabrication of high density pillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gordon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Salari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.83 (2006) 851-854</w:t>
+              <w:t xml:space="preserve">, 2006, pp.83 (2006) 1664-1668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394748v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracompact silicon-on-insulator ridge-waveguide mirrors with high reflectance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+                <w:t xml:space="preserve">AFM characterization of anti-sticking layers used in nanoimprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L Charley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.83 (2006) 851-854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394756v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling losses and tapered lineic microcavities on SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6195, pp.61951S. </w:t>
@@ -9126,103 +9126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation and localization of colloidal nanoparticles on patterned surface by capillary forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.83 (2006) 1521-1525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9247,103 +9247,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high-reflectivity photonic-bandgap mirrors in a ridge SOI waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.204. </w:t>
@@ -9381,90 +9381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 Inch lift-off process by trilayer nanoimprint lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.B, 23, (2005) 2914-2919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9489,64 +9489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of photonic mode dispersion and line widths in silicon-on-insulator photonic crystal slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bajoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9739,90 +9739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of sub 40 nm nanoelectrodes over a 8-in substrate by nanoimprint lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lazzarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10149,51 +10149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10248,51 +10248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA chip microstructured on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10558,51 +10558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Weeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10670,51 +10670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Silberstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10957,51 +10957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2020, Conférence virtuelle, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11061,51 +11061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yescas González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Zamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11346,51 +11346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journées Nationales des Technologies Emergentes Autonomes (JNTE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11409,717 +11409,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optical Tapping and Gram type differentiation of living bacteria with 2D photonic crystal cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Therisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Advanced photonic congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Optical Trapping and Optical Micromanipulation XV, part of SPIE Nanoscience + Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960627v1</w:t>
+                <w:t xml:space="preserve">hal-01960580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Therisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th international conference on the physics of semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OSA Advanced photonic congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930108v1</w:t>
+                <w:t xml:space="preserve">hal-01930111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Tapping and Gram type differentiation of living bacteria with 2D photonic crystal cavities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. R. Marcoux</w:t>
+                <w:t xml:space="preserve">IgE detection in allergic patient’s serum by absorption analysis of biofunctionalised microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yescas González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Trapping and Optical Micromanipulation XV, part of SPIE Nanoscience + Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">44th MNE International conference on Micro&amp;NanoEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960580v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Therisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Advanced photonic congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">, 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930111v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgE detection in allergic patient’s serum by absorption analysis of biofunctionalised microparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Leonard</w:t>
+                <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th MNE International conference on Micro&amp;NanoEngineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th international conference on the physics of semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/IPRSN.2018.IW2B.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960695v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Therisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12293,739 +12293,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01989859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip photonic tweezers for photonics, microfluidics, and biology</w:t>
+                <w:t xml:space="preserve">Self-Align and Self-Assembly at the Nanometer and Milimeter Scale—Modeling and Cases of Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashige Omatsu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Tardif</w:t>
+                <w:t xml:space="preserve">L. Dicioccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+                <w:t xml:space="preserve">Y. D. Zonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Technologies and Applications of Structured Light</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium PM04: Micro-Assembly Technologies —Fundamentals to Applications MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929945v1</w:t>
+                <w:t xml:space="preserve">hal-01929961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial stress monitoring with an optical 1D microcavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Single bacteria identification on SOI microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS 4th Conference on Optofluidics (WPC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930105v1</w:t>
+                <w:t xml:space="preserve">hal-01930114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Align and Self-Assembly at the Nanometer and Milimeter Scale—Modeling and Cases of Use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward 3D integrationof self-assembled horizontal Si and SiGe nanowires on CMOS chip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dicioccio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Berthier</w:t>
+                <w:t xml:space="preserve">F. Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. D. Zonou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Jouve</w:t>
+                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PM04: Micro-Assembly Technologies —Fundamentals to Applications MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, boston, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Fall Meeting, E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929961v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single bacteria identification on SOI microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">On-chip photonic tweezers for photonics, microfluidics, and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashige Omatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS 4th Conference on Optofluidics (WPC2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Technologies and Applications of Structured Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Yokohama, Japan. pp.1025212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2275013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930114v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward 3D integrationof self-assembled horizontal Si and SiGe nanowires on CMOS chip.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial stress monitoring with an optical 1D microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Honegger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Baron</w:t>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Fall Meeting, E-MRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Diego, United States. pp.54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2321038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320609v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Therisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13061,355 +13061,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping and Gram type differentiation of living bacteria with 2D photonic crystal cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Gaude</w:t>
+                <w:t xml:space="preserve">Toward 3D integration of self-assembled horizontal Si and SiGe nanowires on CMOS chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930094v1</w:t>
+                <w:t xml:space="preserve">hal-01891375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward 3D integration of self-assembled horizontal Si and SiGe nanowires on CMOS chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Baron</w:t>
+                <w:t xml:space="preserve">Optical trapping and Gram type differentiation of living bacteria with 2D photonic crystal cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2319666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891375v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Therisod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13451,103 +13451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Prototyping for Microfluidics and Neuro-Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering conference - MNE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Haye, Netherlands</w:t>
@@ -13576,77 +13576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic colloidal technologies: From ICT to health applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13714,90 +13714,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput sub-10 nm metallic particles organization on templates made by copolymer self-assembly and nanoimprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arias Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering conference - MNE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Micro- and Nano-Engineering conference - MNE 2014, sept. 2014, Lausanne (Suisse), Switzerland</w:t>
@@ -13820,902 +13820,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocolloid motion control by optical nanobeam cavities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMART FORCE: the microfluidic tool to explore your colloidal solution (self-assembly, ultrasensitive analysis...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th EOS Optofluidics (EOSOF) 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, munich, Germany</w:t>
+              <w:t xml:space="preserve">BioInspired Methods &amp; Applications France-Japan Seminar Embassy of France in Japan,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937044v1</w:t>
+                <w:t xml:space="preserve">hal-00937028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wedding between Assembly and Nanoimprint</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
+                <w:t xml:space="preserve">Excitation cohérente d'une microcavité non linéaire (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Trebaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Nanoimprint and Nanoprint NNT,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13), Optique Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937021v1</w:t>
+                <w:t xml:space="preserve">hal-00847317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART FORCE: the microfluidic tool to explore your colloidal solution (self-assembly, ultrasensitive analysis...)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colloidal Manipulation and Nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInspired Methods &amp; Applications France-Japan Seminar Embassy of France in Japan,</w:t>
+              <w:t xml:space="preserve">BioInspired Methods &amp; Applications France-Japan Seminar LIMMS, Institute of Industrial Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937028v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation cohérente d'une microcavité non linéaire (poster)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+                <w:t xml:space="preserve">Bio-Mag-MEMS with micro-magnet for biological application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delshadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13), Optique Paris 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.117</w:t>
+              <w:t xml:space="preserve">11th NAno and MIcroSytems (NAMIS) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847317v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Manipulation and Nanodevices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
+                <w:t xml:space="preserve">Magnetic micro/nano-tweezers functionalized for biological and medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Iss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInspired Methods &amp; Applications France-Japan Seminar LIMMS, Institute of Industrial Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, tokyo, Japan</w:t>
+              <w:t xml:space="preserve">58th International Conference on Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937025v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Mag-MEMS with micro-magnet for biological application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Delshadi</w:t>
+                <w:t xml:space="preserve">Nanocolloid motion control by optical nanobeam cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th NAno and MIcroSytems (NAMIS) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Seattle, United States</w:t>
+              <w:t xml:space="preserve">2th EOS Optofluidics (EOSOF) 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949403v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic micro/nano-tweezers functionalized for biological and medical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+                <w:t xml:space="preserve">Wedding between Assembly and Nanoimprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th International Conference on Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Denver, United States</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Nanoimprint and Nanoprint NNT,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109251v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Rotation and electrokinetic properties of cells in a non-rotational AC electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS 2013 The "17th International Conference on Miniaturized Systems for Chemistry &amp; Life Sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, friburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14753,51 +14753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of magnetic micro/nanotweezers functionalized and dispersed in solution for bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Iss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14859,168 +14859,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-mag-MEMS with micro-magnets for biological applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a 3D electromicrofluidic chip for dielectrophoretic handling of particles inside cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sara Delshadi</w:t>
+                <w:t xml:space="preserve">A. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th NAMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993774v1</w:t>
+                <w:t xml:space="preserve">hal-00946837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Based Optofluidic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15029,232 +15029,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 34th PIERS international symposium "Progress In Electromagnetics Research Symposium"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, stochkolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 3D electromicrofluidic chip for dielectrophoretic handling of particles inside cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Benoit</w:t>
+                <w:t xml:space="preserve">Bio-mag-MEMS with micro-magnets for biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
+                <w:t xml:space="preserve">Sara Delshadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th NAMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946837v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 3D electro-microfluidic chip for dielectrophoretic handling of particles inside cells</w:t>
               </w:r>
@@ -15266,64 +15266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th MNE international conference on Micro&amp;NanoEngineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15342,1256 +15342,1256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Colloidal Technology : Marble game at the nanometer scale ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near-field interactions between a photonic crystal nanocavity and a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th MIGAS International School Micro and Nanodevices for Biology and Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, autrans, France</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808874v1</w:t>
+                <w:t xml:space="preserve">hal-00808892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field interactions between a photonic crystal nanocavity and a near-field probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ding</w:t>
+                <w:t xml:space="preserve">Magnetic Microfluidic Microsystem (Bio-Mag-MEMS) combining magnetophoresis and dielectrophoresis for biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808892v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Microfluidic Microsystem (Bio-Mag-MEMS) combining magnetophoresis and dielectrophoresis for biological applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D capillary force assembly: fabrication of white light emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Osvaldo Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Parme, Italy</w:t>
+              <w:t xml:space="preserve">56 st EIPBN International conference on electron, ions, photon beamtechnology and Nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Waikoloa, Hawai,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750736v1</w:t>
+                <w:t xml:space="preserve">hal-00808881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D capillary force assembly: fabrication of white light emitters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio-Mag-MEMS combining magnetophoresis and dielectrophoris for cell sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delshadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56 st EIPBN International conference on electron, ions, photon beamtechnology and Nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Waikoloa, Hawai,, United States</w:t>
+              <w:t xml:space="preserve">3th Nano-Micro environment for cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808881v1</w:t>
+                <w:t xml:space="preserve">hal-00808896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Mag-MEMS combining magnetophoresis and dielectrophoris for cell sorting</w:t>
+                <w:t xml:space="preserve">Magnetic microfluidic microsystems (Bio-Mag-MEMS) combining magnetophoresis and dielectrophoris for cell sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Gaude</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weidenhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th Nano-Micro environment for cell biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12 th JEMS Joint European Magnetic Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808896v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic microfluidic microsystems (Bio-Mag-MEMS) combining magnetophoresis and dielectrophoris for cell sorting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary Force assembly: Colloidal Hard and Soft-Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th JEMS Joint European Magnetic Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, parme, Italy</w:t>
+              <w:t xml:space="preserve">1th Technological Party RENATECH MEMS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808887v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Force assembly: Colloidal Hard and Soft-Matter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On chip optical tweezers like: trapping and assembly of nanoparticles into an optofluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th Technological Party RENATECH MEMS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, paris, France</w:t>
+              <w:t xml:space="preserve">EMRS - Spring Meeting Symposium N: Control of the light at the Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808894v1</w:t>
+                <w:t xml:space="preserve">hal-00808886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On chip optical tweezers like: trapping and assembly of nanoparticles into an optofluidic system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic Colloidal Technology : Marble game at the nanometer scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS - Spring Meeting Symposium N: Control of the light at the Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12th MIGAS International School Micro and Nanodevices for Biology and Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808886v1</w:t>
+                <w:t xml:space="preserve">hal-00808874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling photonic crystal nanocavities in optical near-field field</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Engineering muscle tissues on microstructured polyelectrolyte multilayer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd TERMIS World Congress on "Tissue Engineering and Regenerative Medicine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808878v1</w:t>
+                <w:t xml:space="preserve">hal-00808880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic handling and interactions between functional colloids and cells in microfluidic channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Coupling photonic crystal nanocavities in optical near-field field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th Nano-Micro environment for cell biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808895v1</w:t>
+                <w:t xml:space="preserve">hal-00808878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering muscle tissues on microstructured polyelectrolyte multilayer films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Electrokinetic handling and interactions between functional colloids and cells in microfluidic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TERMIS World Congress on "Tissue Engineering and Regenerative Medicine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, vienne, Austria</w:t>
+              <w:t xml:space="preserve">3th Nano-Micro environment for cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808880v1</w:t>
+                <w:t xml:space="preserve">hal-00808895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage réversible par forces optiques de nanoparticules dans un système optofluidique</w:t>
               </w:r>
@@ -16616,64 +16616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"GDR ONDES Journées GT2 Micro, nano-structures et dispositifs de l'optique au microondes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, dijon, France</w:t>
@@ -16754,51 +16754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Europe Photonic Europe- Photonic Crystals : Material and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, bruxelles, Belgium</w:t>
@@ -16827,103 +16827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Chip Polychromatic visible light emitters obtained by 3D Capillary Force Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Osvaldo. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th MNE international conference on Micro&amp;NanoEngineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17000,51 +17000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
@@ -17073,51 +17073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithographie par assemblage capillaire : le projet SMART FORCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées lithographie du RTB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17142,51 +17142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les colloides : Jeu de billes à l'échelle Nanométrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIDI MINATEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17263,51 +17263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 th NFO International conference on Near Field optics and Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, San-Sebastian, Spain</w:t>
@@ -17349,64 +17349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between functional colloids and cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th MNE international conference on Micro&amp;NanoEngineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17483,51 +17483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Ebbesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMARIS'10 - Advances in Molecular Nonlinear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cachan, France</w:t>
@@ -17608,51 +17608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pépin-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th conference on Micro and Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17677,103 +17677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Forces Assembly of braided DNA - Deposition, stretching and transfer of a DNA network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th conference on Micro and Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genes, Italy</w:t>
@@ -17802,103 +17802,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective grafting of proteins on Janus particles: Adsorption and covalent coupling strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th conference on Micro and Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17936,51 +17936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of 3D structures for the assessment of cell mechanical interactions within cell monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18018,103 +18018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Forces Assembly of braided DNA - Deposition, stretching and transfer of a DNA network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, gènes, Italy</w:t>
@@ -18137,1653 +18137,1653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong light confinement in ultra high Q air-slot coupled SOI nanocavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. de Fornel</w:t>
+                <w:t xml:space="preserve">A contactless dielectrophoretic handling of diamagnetic levitating water droplets in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Honneger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECS VIII The 8th International Photonic &amp; Electromagnetic Crystal Structures Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396877v1</w:t>
+                <w:t xml:space="preserve">hal-00440262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contactless dielectrophoretic handling of diamagnetic levitating water droplets in air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Peyrade</w:t>
+                <w:t xml:space="preserve">Strong light confinement in ultra high Q air-slot coupled SOI nanocavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">PECS VIII The 8th International Photonic &amp; Electromagnetic Crystal Structures Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440262v1</w:t>
+                <w:t xml:space="preserve">hal-00396877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Convective Capillary Force Assembly and plasmonic properties of gold nanostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Evanescent coupling of confined electromagnetic fields between two nanocavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-US workshop on Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, paris, France</w:t>
+              <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397025v1</w:t>
+                <w:t xml:space="preserve">hal-00396871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de La Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceferino López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jocteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Strasbourg, France. pp.69891P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396870v1</w:t>
+                <w:t xml:space="preserve">cea-01996830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent coupling of confined electromagnetic fields between two nanocavities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">La plateforme Technologique Amont (PTA) : historique, moyens, fonctionnement et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
+              <w:t xml:space="preserve">Journée des 40 ans du LAAS et du réseau RTB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396871v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
+                <w:t xml:space="preserve">SNOM study of light confinement in silicon slot waveguides/microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Velha</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Strasbourg, France. pp.69891P</w:t>
+              <w:t xml:space="preserve">1th Trans'Alp Nano The first transalpine conference on Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996830v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plateforme Technologique Amont (PTA) : historique, moyens, fonctionnement et évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assisted Convective Capillary Force Assembly and plasmonic properties of gold nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des 40 ans du LAAS et du réseau RTB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, toulouse, France</w:t>
+              <w:t xml:space="preserve">Franco-US workshop on Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394853v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNOM study of light confinement in silicon slot waveguides/microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th Trans'Alp Nano The first transalpine conference on Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, lyon, France</w:t>
+              <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397035v1</w:t>
+                <w:t xml:space="preserve">hal-00396870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Convective-Capillary Force Assembly of gold colloids in a microfluidic cell - Plasmonic properties of deterministic nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Berton</w:t>
+                <w:t xml:space="preserve">SNOM Imaging of light confinement in silicon slot waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52 st EIPBN Electron, Ions, Photon Beam Technology and Nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, PORTLAND, United States</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396869v1</w:t>
+                <w:t xml:space="preserve">hal-00397023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSOM Observations of highly confined modes in silicon slot waveguide devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assembly of CdSe nanorods between Au electrodes using DC fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS – Spring Meeting Symposium C: Frontiers in silicon-based photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th NaNaX Nanoscience with Nanocrystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, leece, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396873v1</w:t>
+                <w:t xml:space="preserve">hal-00397024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model for Coupled Photonic Crystal Microcavities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">NSOM Observations of highly confined modes in silicon slot waveguide devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, paris, France</w:t>
+              <w:t xml:space="preserve">EMRS – Spring Meeting Symposium C: Frontiers in silicon-based photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396867v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of CdSe nanorods between Au electrodes using DC fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Assisted Convective-Capillary Force Assembly of gold colloids in a microfluidic cell - Plasmonic properties of deterministic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th NaNaX Nanoscience with Nanocrystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, leece, Italy</w:t>
+              <w:t xml:space="preserve">52 st EIPBN Electron, Ions, Photon Beam Technology and Nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, PORTLAND, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397024v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNOM Imaging of light confinement in silicon slot waveguides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analytical Model for Coupled Photonic Crystal Microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397023v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of optical excitation in the electric-field assisted assembly of semiconductor nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, boston, United States</w:t>
@@ -19812,103 +19812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Model for Coupled Photonic Crystal Microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical Meeting on Nanophotonics, Photonic Crystals and Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19927,325 +19927,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Realization of microfluidics system for colloidal handling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Colloidal nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th MNE International conference on Micro-Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, athenes, Greece</w:t>
+              <w:t xml:space="preserve">YESS French-American Young Engineering Scientists Symposium "Nanotechnology: the New Generation",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397022v1</w:t>
+                <w:t xml:space="preserve">hal-00394836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal nanodevices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Design and Realization of microfluidics system for colloidal handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YESS French-American Young Engineering Scientists Symposium "Nanotechnology: the New Generation",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, washington, United States</w:t>
+              <w:t xml:space="preserve">34th MNE International conference on Micro-Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394836v1</w:t>
+                <w:t xml:space="preserve">hal-00397022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted Assembly of colloidal dimmers by capillary forces - spectroscopy studies of plasmonic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th MNE International conference on Micro-Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20270,90 +20270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Colloidal nanodevices activities at LTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIST National Institute of Standard and Technology Center for Nanoscale -Science-Technology Gaithersburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20372,1283 +20372,1283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection-Assisted Lithography-Guided Capillary Forces Assembly in Confined Medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloidal nanomanipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st MTA Materials Today Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, beijing, China</w:t>
+              <w:t xml:space="preserve">Workshop on "Nanomaterials and Nanostructures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394408v1</w:t>
+                <w:t xml:space="preserve">hal-00394832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal nanosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Convection-Assisted Lithography-Guided Capillary Forces Assembly in Confined Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st MINAO: Micro &amp; NanoOptics France-Norway symposium LETI, MINATEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, grenoble, France</w:t>
+              <w:t xml:space="preserve">1st MTA Materials Today Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394829v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Nanostructure Device fabricated by alternative technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Colloidal nanosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIPBN - The 51st EIPBN Electron, Ion, Photon Beam Technology and Nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Denver, United States</w:t>
+              <w:t xml:space="preserve">1st MINAO: Micro &amp; NanoOptics France-Norway symposium LETI, MINATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394410v1</w:t>
+                <w:t xml:space="preserve">hal-00394829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal nanomanipulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Single Nanostructure Device fabricated by alternative technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Nanomaterials and Nanostructures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, grenoble, France</w:t>
+              <w:t xml:space="preserve">EIPBN - The 51st EIPBN Electron, Ion, Photon Beam Technology and Nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394832v1</w:t>
+                <w:t xml:space="preserve">hal-00394410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes colloidaux et nanofabrication: assemblage, séparation et localisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Nanoimprint for dielectrophoresis integration of gold colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Science des Surfaces: " Nanosciences et nanotechnologies, des connaissances fondamentales aux dernières avancées "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, porquerolles, France</w:t>
+              <w:t xml:space="preserve">Ultimate lithography and nanofabrication for electronics and life science LITHO2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394851v1</w:t>
+                <w:t xml:space="preserve">hal-00395901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of shape-controlled CdSe nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Photonics at nanometer scale: tracking light in high Q low V nanocavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th International Meeting on Molecular Electronics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">TNT Trends in Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397007v1</w:t>
+                <w:t xml:space="preserve">hal-00395895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic study and control of gold colloidal drop evaporation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Systèmes colloidaux et nanofabrication: assemblage, séparation et localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TNT Trends in Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Ecole de Science des Surfaces: " Nanosciences et nanotechnologies, des connaissances fondamentales aux dernières avancées "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397011v1</w:t>
+                <w:t xml:space="preserve">hal-00394851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of high Q small V microcavities on SOI waveguide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assembly of shape-controlled CdSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical Meeting on Nanophotonics, Metamaterials and Optical Microcavities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, paris, France</w:t>
+              <w:t xml:space="preserve">2th International Meeting on Molecular Electronics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395874v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time imaging of dielectrophoresis integration of gold colloids into NIL devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Dynamic study and control of gold colloidal drop evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vempaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th MNE International conference on Micro-Nano Enginerring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">TNT Trends in Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397013v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoimprint for dielectrophoresis integration of gold colloids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Tuning of high Q small V microcavities on SOI waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultimate lithography and nanofabrication for electronics and life science LITHO2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, marseille, France</w:t>
+              <w:t xml:space="preserve">EOS Topical Meeting on Nanophotonics, Metamaterials and Optical Microcavities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395901v1</w:t>
+                <w:t xml:space="preserve">hal-00395874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonics at nanometer scale: tracking light in high Q low V nanocavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">Real time imaging of dielectrophoresis integration of gold colloids into NIL devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TNT Trends in Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, grenoble, France</w:t>
+              <w:t xml:space="preserve">32th MNE International conference on Micro-Nano Enginerring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395895v1</w:t>
+                <w:t xml:space="preserve">hal-00397013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single dot and time-resolved photoluminescence spectroscopy on non-polar GaN/AlN quantum dots</w:t>
               </w:r>
@@ -21878,549 +21878,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un nanofil de silicium pour l'étude du transport cohérent en spin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Capillary Force Indexing of Colloidal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bsiesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanofils, nanotubes, semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting Symposium W Colloïdal materials :synthesis, structure and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, san francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397034v1</w:t>
+                <w:t xml:space="preserve">hal-00395886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Q lineic microcavities on SOI with losses recycling and bloch mode engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS European Materials and Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Force Indexing of Colloidal Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Fighting mode-profile scattering losses at Bragg mirror interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting Symposium W Colloïdal materials :synthesis, structure and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, san francisco, United States</w:t>
+              <w:t xml:space="preserve">OSA, Nanophotonics Topical Meeting (NANO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, x, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395886v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting mode-profile scattering losses at Bragg mirror interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Réalisation d'un nanofil de silicium pour l'étude du transport cohérent en spin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bsiesy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA, Nanophotonics Topical Meeting (NANO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, x, United States</w:t>
+              <w:t xml:space="preserve">GDR Nanofils, nanotubes, semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395896v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de nanoparticules en solution colloidale par forces de capillarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technoparade 2ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22445,103 +22445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavités linéiques à recyclage de pertes et à adaptation de profil de mode sur SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
@@ -22570,77 +22570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoconnectique collective et intégration de nanoobjets par forces de capillarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SESAME Hétérostructures et Nanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22665,103 +22665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation and localization of colloidal nanoparticles by capillary forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th MNE International conference on Micro-Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22799,90 +22799,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterned microstructures for surface chemistry and wetting experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th MNE International conference on Micro-Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vienne, Austria</w:t>
@@ -22911,90 +22911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8-in. replication of sub-30 nm gaps by nanoimprint and mechanical characterization by AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51 st EIPBN Electron, Ions, Photon Beam Technology and Nanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, ORLANDO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23019,77 +23019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de nanostructures par forces de capillarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Physique quantique mésoscopique "Technoparade",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23114,64 +23114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression de nanoelectrodes planaires sur substrat silicium 200 mm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23385,51 +23385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equifrequency surfaces in GaN/sapphire photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23481,1359 +23481,1359 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Superlattices Nano-Structures and Nano-Devices (ICSNN-02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, TOULOUSE (FRANCE), France. pp.423-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 7th International Graduate summer School Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Island of Ven, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 7th International Graduate summer School Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Island of Ven, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede de preparation d’un echantillon de bacteries en vue d’une analyse par spectrometrie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : DD 16825 LP - S 59984 NS-G. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede d’assemblage gravitationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 17 59352. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVICE FOR CARRYING OUT A DEPOSIT OF PARTICLES ON A SUBSTRATE AND DEPOSITION METHOD USING SUCH A DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IPC8 Class: AB05D112FI USPC Class: 4284111 Patent application number: 20150321216. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrokinetic Confinement of Neurite Growth for Dynamically Configurable Neural Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Voldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : MIT-CNRS US Patent App.ACTIT/US2014/011444. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de réalisation d’un dépôt de particules sur un substrat et procédé de dépôt utilisant un tel dispositif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : BD15310 SG - N/Réf.CEA150FR. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrokinetic Confinement of Neurite Growth for Dynamically Configurable Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Voldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 05910-01 N°61/752,183 M0925.70370US00. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and microsystem for the determination of clausius-mossotti factors for colloidal particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : SP 52222 USA DD 13579 CLG SY. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High sensitivity detection of analytes in a liquid sample and implementation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peyrade J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2943785 (A1) - WO 2010112699 CNRS-Institut Curie. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection ultrasensible d'analytes en solution et dispositifs expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp. Peyrade</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: N° FR-0007084. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906122v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-01960661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId556"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -24988,51 +24988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Jager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Simplicien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02108979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.12.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Therisod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Marcoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037849" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhej" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bassani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa99fd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchiyamada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maisonneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vaillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Kermarrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Zapata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;hme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zelsmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.223" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0CK0G14-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yoshizumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Suzuki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201501557" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB990A2E2E82102BD0BE90010ED861CB16CC323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400478" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T7BQDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cambier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4lc00807c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delshadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30679-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLZHP62Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchoin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3569" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirona Valdueza-Felip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200682" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72V0960-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804304" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JH05" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funfschilling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9N8920H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc41298a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecarme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Osvaldo Dias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4764090" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808870v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771544" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XRK2DP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinedo-Rivera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3502670" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3511435" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kauffmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Masse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Kustov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Honneger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2045361" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brogui&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.053" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S17B14CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385542v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossitto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belotti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Galisteo-Lopez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Angelis." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maksymov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466186v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jocteur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Rodier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125306" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gordon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2266391" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Charley" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394756v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372581" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.664506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hyvert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394753v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/9/204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394718v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bajoni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patrini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guizzetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comaschi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vecchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. Malvezzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guizzetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385740v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazzarino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mendez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drazek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00878129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silberstein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1497722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zamoun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gougis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03022442v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324957v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02341379v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Therisod" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840288" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613902v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debontride" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blachier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960627v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930108v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2018.IW2B.4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960580v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930111v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960695v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948308v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989859v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930105v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321038" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929961v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dicioccio" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zonou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320609v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930209v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930094v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319666" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891375v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960643v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877291v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798325v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias Zapata" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937021v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937028v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937025v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949403v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937046v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993774v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Delshadi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946837v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937030v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808874v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750736v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808887v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cugat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruckert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808894v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808895v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808880v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo. Dias" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808875v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808876v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808882v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503927v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649946v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649942v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649949v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649945v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623567v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440262v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397025v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996830v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino L&#243;pez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394853v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396869v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396867v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazoyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397024v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiss" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396839v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572909v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397022v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394836v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396866v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Inglebert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394838v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394408v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sage" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394829v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394410v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394832v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394851v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397007v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397011v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395874v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397013v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395901v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gerard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397034v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397006v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395886v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395896v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486223v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397033v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394402v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397005v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394400v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486220v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891253v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891248v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905042v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905097v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Voldmann" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905065v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936987v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voldmann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905186v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906114v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peyrade J" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906122v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Peyrade" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930117v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930121v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960661v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Jager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Simplicien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02108979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.12.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhej" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bassani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa99fd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Therisod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037849" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Marcoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchiyamada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maisonneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vaillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Kermarrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yoshizumi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Suzuki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201501557" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB990A2E2E82102BD0BE90010ED861CB16CC323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T7BQDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Zapata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;hme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zelsmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.223" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0CK0G14-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cambier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4lc00807c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delshadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30679-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLZHP62Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchoin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3569" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirona Valdueza-Felip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200682" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72V0960-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804304" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JH05" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funfschilling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9N8920H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc41298a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771544" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4764090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordeiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecarme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Osvaldo Dias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.094" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XRK2DP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinedo-Rivera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3502670" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3511435" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kauffmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Masse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Kustov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Honneger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2045361" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623542v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brogui&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.053" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S17B14CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossitto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394795v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belotti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Galisteo-Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Angelis." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maksymov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466186v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jocteur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Rodier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125306" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372581" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gordon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2266391" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Charley" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.664506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hyvert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394753v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/9/204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394718v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bajoni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patrini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guizzetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comaschi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vecchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. Malvezzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guizzetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385740v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazzarino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mendez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drazek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00878129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silberstein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1497722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zamoun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gougis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03022442v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324957v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02341379v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Therisod" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840288" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613902v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debontride" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blachier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930111v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960695v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960627v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930108v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2018.IW2B.4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948308v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989859v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929961v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dicioccio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zonou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320609v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930105v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930209v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891375v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319666" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960643v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877291v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798325v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias Zapata" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937028v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937025v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949403v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937021v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937046v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946837v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993774v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaire" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Delshadi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937030v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750736v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808881v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808896v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808887v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cugat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruckert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808894v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808880v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808895v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo. Dias" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808875v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808876v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808882v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503927v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649946v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649942v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649949v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649945v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623567v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440262v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996830v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino L&#243;pez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394853v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397025v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397024v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiss" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396869v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396867v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazoyer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396839v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572909v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394836v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397022v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396866v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Inglebert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394838v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394832v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394408v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sage" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394829v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394410v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395901v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394851v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397007v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397011v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395874v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397013v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gerard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395886v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397006v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395896v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397034v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486223v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397033v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394402v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397005v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394400v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486220v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930117v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930121v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960661v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891253v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891248v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905042v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905097v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Voldmann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905065v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936987v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voldmann" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905186v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906114v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peyrade J" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906122v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Peyrade" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>