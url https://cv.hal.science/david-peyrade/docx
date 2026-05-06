--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01988827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid mask prototyping for microfluidics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Thiry</w:t>
+                <w:t xml:space="preserve">Single-cell bacterium identification with a SOI optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Uchiyamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943124⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (13), pp.133510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881997v1</w:t>
+                <w:t xml:space="preserve">cea-02529391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell bacterium identification with a SOI optical microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">Rapid mask prototyping for microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963070⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02529391v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-Free Electric Monitoring of Human Cancer Cells as a Potential Diagnostic Tool</w:t>
               </w:r>
@@ -1739,51 +1739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput sub-10 nm metallic particles organization on templates made by block copolymer self-assembly and nanoimprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arias-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-top deterministic and collective colloidal assembly using videoprojector lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,252 +3087,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of alternating current electrokinetics induced motion of colloidal particles in a three-dimensional microfluidic chip</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photovoltaic Response of InGaN/GaN Multiple-Quantum Well Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valdueza-Felip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukhtarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Altamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4804304⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.08JH05. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.52.08JH05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850006v1</w:t>
+                <w:t xml:space="preserve">hal-00855967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Response of InGaN/GaN Multiple-Quantum Well Solar Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive analysis of alternating current electrokinetics induced motion of colloidal particles in a three-dimensional microfluidic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52, pp.08JH05. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume: 113 (Article Number: 194702), pp.Issue: 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/JJAP.52.08JH05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4804304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855967v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive analysis of alternating current electrokinetics induced motion of colloidal particles in a three-dimensional microfluidic chip</w:t>
               </w:r>
@@ -3354,51 +3354,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (19), pp.194702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4804304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937008v1</w:t>
@@ -3409,77 +3409,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip polychromatic visible light emitters obtained by 3D capillary force assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Funfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Osvaldo Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,64 +3568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jägeler-Hoheisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,64 +4005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D capillary force assembly: fabrication of white light emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Osvaldo Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,635 +4501,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01996798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressable sub-wavelength grids of confined light in a multi-slotted nanoresonator</w:t>
+                <w:t xml:space="preserve">Extraordinary tuning of a nanocavity by a near-field probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Foubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, VOL 98 (N°8), pp.VOL 98 N°8 21 Fev 2011</w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.269-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623502v1</w:t>
+                <w:t xml:space="preserve">hal-00634170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary tuning of a nanocavity by a near-field probe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">Visible microlaser two-photon polymerization in a microfludic cell: A resist study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hadji</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Elmberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (8), pp.2725-2728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.12.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634170v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible microlaser two-photon polymerization in a microfludic cell: A resist study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Berton</w:t>
+                <w:t xml:space="preserve">Addressable sub-wavelength grids of confined light in a multi-slotted nanoresonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, VOL 98 (N°8), pp.VOL 98 N°8 21 Fev 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.12.094⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00634119v1</w:t>
+                <w:t xml:space="preserve">hal-00623502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic coupling in nondipolar gold colloidal dimers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+                <w:t xml:space="preserve">Determination of Clausius-Mossotti factors and surface capacitances for colloidal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Berthier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (8), pp.083122</w:t>
+              <w:t xml:space="preserve">, 2011, 98 (18), pp.181906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634175v1</w:t>
+                <w:t xml:space="preserve">hal-00634171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Clausius-Mossotti factors and surface capacitances for colloidal particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Honegger</w:t>
+                <w:t xml:space="preserve">Plasmonic coupling in nondipolar gold colloidal dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (18), pp.181906</w:t>
+              <w:t xml:space="preserve">, 2011, 98 (8), pp.083122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634171v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical near field interactions</w:t>
               </w:r>
@@ -5262,51 +5262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation speed control of Janus particles by dielectrophoresis in a microfluidic channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5379,51 +5379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-D dielectrophoretic handling of Janus particles in a microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,64 +5474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal optical waveguides with integrated local light sources built by capillary force assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5625,51 +5625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,277 +6112,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective grafting of proteins on Janus particles: Adsorption and covalent coupling strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confined growth of silicon nanowires as a possible process for third generation solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sarla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Nicolas</w:t>
+                <w:t xml:space="preserve">D. Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.doi:10.1016/j.mee.2010.12.060</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, doi: 10.1002/pssc.201000340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623503v1</w:t>
+                <w:t xml:space="preserve">hal-00623542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined growth of silicon nanowires as a possible process for third generation solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Bernardin</w:t>
+                <w:t xml:space="preserve">Selective grafting of proteins on Janus particles: Adsorption and covalent coupling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">S. Sarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, doi: 10.1002/pssc.201000340</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.doi:10.1016/j.mee.2010.12.060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623542v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
               </w:r>
@@ -6515,51 +6515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary force assembly of giant vesicles on a microstructured substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Broguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pépin-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6657,51 +6657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D dielectrophoretic handling of Janus particles in a microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,51 +6752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An air-slotted nanoresonator relying on coupled high Q small V Fabry-Perot nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,64 +6860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted convective-capillary force assembly of gold colloids in a microfluidic cell: Plasmonic properties of deterministic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,450 +6979,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical switching in 2D silicon photonic crystals with low loss waveguides and optical cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A near-field actuated optical nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Maksymov</w:t>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.16-15 11624-11636</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.279-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.000279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394795v1</w:t>
+                <w:t xml:space="preserve">hal-00669767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength imaging of light confinement in high-Q/small-V photonic crystal nanocavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Velha</w:t>
+                <w:t xml:space="preserve">All-optical switching in 2D silicon photonic crystals with low loss waveguides and optical cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Galisteo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Angelis.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Maksymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.16-15 11624-11636</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394794v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-field actuated optical nanocavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+                <w:t xml:space="preserve">Subwavelength imaging of light confinement in high-Q/small-V photonic crystal nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Velha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Peyrade</w:t>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (1), pp.279-286. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (11), pp.111111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.16.000279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2890051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669767v1</w:t>
+                <w:t xml:space="preserve">hal-00394794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field modal microscopy of subwavelength light confinement in multimode silicon slot waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7622,346 +7622,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jc. Rodier</w:t>
+                <w:t xml:space="preserve">Nano-manipulation of confined electromagnetic fields with a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of SPIE- Photonic crystal materials and devices VIII,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6989, pp.9891</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466186v1</w:t>
+                <w:t xml:space="preserve">cea-01996819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-manipulation of confined electromagnetic fields with a near-field probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Peyrade</w:t>
+                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jocteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (1), pp.24-30</w:t>
+              <w:t xml:space="preserve">Proceeding of SPIE- Photonic crystal materials and devices VIII,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6989, pp.9891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996819v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high Q/V Fabry-Perot microcavity on SOI substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8189,51 +8189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Velve-Casquillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (5), p.1724-1728, May 2007</w:t>
@@ -8288,51 +8288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8396,77 +8396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracompact silicon-on-insulator ridge-waveguide mirrors with high reflectance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8673,51 +8673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.83 (2006) 1664-1668</w:t>
@@ -8867,77 +8867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling losses and tapered lineic microcavities on SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9247,77 +9247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high-reflectivity photonic-bandgap mirrors in a ridge SOI waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,64 +9489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of photonic mode dispersion and line widths in silicon-on-insulator photonic crystal slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bajoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10670,51 +10670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Silberstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11061,51 +11061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yescas González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Zamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12312,51 +12312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Align and Self-Assembly at the Nanometer and Milimeter Scale—Modeling and Cases of Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dicioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12543,420 +12543,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward 3D integrationof self-assembled horizontal Si and SiGe nanowires on CMOS chip.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-chip photonic tweezers for photonics, microfluidics, and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ecoffey</w:t>
+                <w:t xml:space="preserve">Takashige Omatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bassani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Baron</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Fall Meeting, E-MRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Technologies and Applications of Structured Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Yokohama, Japan. pp.1025212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2275013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320609v1</w:t>
+                <w:t xml:space="preserve">hal-01929945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip photonic tweezers for photonics, microfluidics, and biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+                <w:t xml:space="preserve">Bacterial stress monitoring with an optical 1D microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Technologies and Applications of Structured Light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2275013⟩</w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Diego, United States. pp.54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2321038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929945v1</w:t>
+                <w:t xml:space="preserve">hal-01930105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial stress monitoring with an optical 1D microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
+                <w:t xml:space="preserve">Toward 3D integrationof self-assembled horizontal Si and SiGe nanowires on CMOS chip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society Fall Meeting, E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930105v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
               </w:r>
@@ -13093,77 +13093,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
@@ -13464,90 +13464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Prototyping for Microfluidics and Neuro-Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering conference - MNE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Haye, Netherlands</w:t>
@@ -13602,51 +13602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13714,51 +13714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput sub-10 nm metallic particles organization on templates made by copolymer self-assembly and nanoimprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arias Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13947,51 +13947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13), Optique Paris 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.117</w:t>
@@ -14020,103 +14020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal Manipulation and Nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInspired Methods &amp; Applications France-Japan Seminar LIMMS, Institute of Industrial Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, tokyo, Japan</w:t>
@@ -14264,402 +14264,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic micro/nano-tweezers functionalized for biological and medical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+                <w:t xml:space="preserve">Nanocolloid motion control by optical nanobeam cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th International Conference on Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Denver, United States</w:t>
+              <w:t xml:space="preserve">2th EOS Optofluidics (EOSOF) 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109251v1</w:t>
+                <w:t xml:space="preserve">hal-00937044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocolloid motion control by optical nanobeam cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pin</w:t>
+                <w:t xml:space="preserve">Wedding between Assembly and Nanoimprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th EOS Optofluidics (EOSOF) 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, munich, Germany</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Nanoimprint and Nanoprint NNT,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937044v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wedding between Assembly and Nanoimprint</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
+                <w:t xml:space="preserve">Magnetic micro/nano-tweezers functionalized for biological and medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Iss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Nanoimprint and Nanoprint NNT,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">58th International Conference on Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937021v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Rotation and electrokinetic properties of cells in a non-rotational AC electric field</w:t>
               </w:r>
@@ -14753,51 +14753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of magnetic micro/nanotweezers functionalized and dispersed in solution for bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Iss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14859,402 +14859,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 3D electromicrofluidic chip for dielectrophoretic handling of particles inside cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-mag-MEMS with micro-magnets for biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
+                <w:t xml:space="preserve">Guillaume Blaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Delshadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th NAMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946837v1</w:t>
+                <w:t xml:space="preserve">hal-00993774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Based Optofluidic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. de Fornel</w:t>
+                <w:t xml:space="preserve">Design of a 3D electromicrofluidic chip for dielectrophoretic handling of particles inside cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th PIERS international symposium "Progress In Electromagnetics Research Symposium"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, stochkolm, Sweden</w:t>
+              <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937042v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-mag-MEMS with micro-magnets for biological applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Delshadi</w:t>
+                <w:t xml:space="preserve">Silicon Based Optofluidic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th NAMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Seattle, United States</w:t>
+              <w:t xml:space="preserve">The 34th PIERS international symposium "Progress In Electromagnetics Research Symposium"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, stochkolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993774v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 3D electro-microfluidic chip for dielectrophoretic handling of particles inside cells</w:t>
               </w:r>
@@ -15374,51 +15374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15473,51 +15473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Microfluidic Microsystem (Bio-Mag-MEMS) combining magnetophoresis and dielectrophoresis for biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15592,799 +15592,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D capillary force assembly: fabrication of white light emitters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic Colloidal Technology : Marble game at the nanometer scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56 st EIPBN International conference on electron, ions, photon beamtechnology and Nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Waikoloa, Hawai,, United States</w:t>
+              <w:t xml:space="preserve">12th MIGAS International School Micro and Nanodevices for Biology and Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808881v1</w:t>
+                <w:t xml:space="preserve">hal-00808874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Mag-MEMS combining magnetophoresis and dielectrophoris for cell sorting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D capillary force assembly: fabrication of white light emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Osvaldo Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th Nano-Micro environment for cell biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">56 st EIPBN International conference on electron, ions, photon beamtechnology and Nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Waikoloa, Hawai,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808896v1</w:t>
+                <w:t xml:space="preserve">hal-00808881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic microfluidic microsystems (Bio-Mag-MEMS) combining magnetophoresis and dielectrophoris for cell sorting</w:t>
+                <w:t xml:space="preserve">Bio-Mag-MEMS combining magnetophoresis and dielectrophoris for cell sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Weidenhaupt</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delshadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th JEMS Joint European Magnetic Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, parme, Italy</w:t>
+              <w:t xml:space="preserve">3th Nano-Micro environment for cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808887v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Force assembly: Colloidal Hard and Soft-Matter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic microfluidic microsystems (Bio-Mag-MEMS) combining magnetophoresis and dielectrophoris for cell sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weidenhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th Technological Party RENATECH MEMS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, paris, France</w:t>
+              <w:t xml:space="preserve">12 th JEMS Joint European Magnetic Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808894v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On chip optical tweezers like: trapping and assembly of nanoparticles into an optofluidic system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary Force assembly: Colloidal Hard and Soft-Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS - Spring Meeting Symposium N: Control of the light at the Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">1th Technological Party RENATECH MEMS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808886v1</w:t>
+                <w:t xml:space="preserve">hal-00808894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Colloidal Technology : Marble game at the nanometer scale ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On chip optical tweezers like: trapping and assembly of nanoparticles into an optofluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th MIGAS International School Micro and Nanodevices for Biology and Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, autrans, France</w:t>
+              <w:t xml:space="preserve">EMRS - Spring Meeting Symposium N: Control of the light at the Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808874v1</w:t>
+                <w:t xml:space="preserve">hal-00808886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering muscle tissues on microstructured polyelectrolyte multilayer films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Berton</w:t>
+                <w:t xml:space="preserve">Assemblage réversible par forces optiques de nanoparticules dans un système optofluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TERMIS World Congress on "Tissue Engineering and Regenerative Medicine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, vienne, Austria</w:t>
+              <w:t xml:space="preserve">"GDR ONDES Journées GT2 Micro, nano-structures et dispositifs de l'optique au microondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808880v1</w:t>
+                <w:t xml:space="preserve">hal-00808889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling photonic crystal nanocavities in optical near-field field</w:t>
               </w:r>
@@ -16409,51 +16409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16489,234 +16489,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic handling and interactions between functional colloids and cells in microfluidic channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Benoit</w:t>
+                <w:t xml:space="preserve">Engineering muscle tissues on microstructured polyelectrolyte multilayer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th Nano-Micro environment for cell biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3rd TERMIS World Congress on "Tissue Engineering and Regenerative Medicine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808895v1</w:t>
+                <w:t xml:space="preserve">hal-00808880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage réversible par forces optiques de nanoparticules dans un système optofluidique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Cluzel</w:t>
+                <w:t xml:space="preserve">Electrokinetic handling and interactions between functional colloids and cells in microfluidic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"GDR ONDES Journées GT2 Micro, nano-structures et dispositifs de l'optique au microondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, dijon, France</w:t>
+              <w:t xml:space="preserve">3th Nano-Micro environment for cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808889v1</w:t>
+                <w:t xml:space="preserve">hal-00808895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical trapping and assembly of particles by a nanocavity</w:t>
               </w:r>
@@ -16827,64 +16827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Chip Polychromatic visible light emitters obtained by 3D Capillary Force Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Osvaldo. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17483,51 +17483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Ebbesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMARIS'10 - Advances in Molecular Nonlinear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cachan, France</w:t>
@@ -17569,51 +17569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary force assembly of giant vesicles on a microstructured substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Broguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pépin-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17677,103 +17677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Forces Assembly of braided DNA - Deposition, stretching and transfer of a DNA network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th conference on Micro and Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genes, Italy</w:t>
@@ -17802,51 +17802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective grafting of proteins on Janus particles: Adsorption and covalent coupling strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18018,103 +18018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Forces Assembly of braided DNA - Deposition, stretching and transfer of a DNA network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, gènes, Italy</w:t>
@@ -18268,51 +18268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong light confinement in ultra high Q air-slot coupled SOI nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18393,51 +18393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanescent coupling of confined electromagnetic fields between two nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18518,90 +18518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de La Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceferino López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jocteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18719,290 +18719,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNOM study of light confinement in silicon slot waveguides/microcavities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Cluzel</w:t>
+                <w:t xml:space="preserve">Assisted Convective Capillary Force Assembly and plasmonic properties of gold nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th Trans'Alp Nano The first transalpine conference on Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, lyon, France</w:t>
+              <w:t xml:space="preserve">Franco-US workshop on Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397035v1</w:t>
+                <w:t xml:space="preserve">hal-00397025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Convective Capillary Force Assembly and plasmonic properties of gold nanostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Berton</w:t>
+                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-US workshop on Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, paris, France</w:t>
+              <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397025v1</w:t>
+                <w:t xml:space="preserve">hal-00396870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">SNOM study of light confinement in silicon slot waveguides/microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19031,103 +19031,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
+              <w:t xml:space="preserve">1th Trans'Alp Nano The first transalpine conference on Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396870v1</w:t>
+                <w:t xml:space="preserve">hal-00397035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNOM Imaging of light confinement in silicon slot waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19316,51 +19316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSOM Observations of highly confined modes in silicon slot waveguide devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19441,64 +19441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted Convective-Capillary Force Assembly of gold colloids in a microfluidic cell - Plasmonic properties of deterministic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19605,51 +19605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19713,51 +19713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19851,51 +19851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19959,51 +19959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20067,51 +20067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20149,64 +20149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted Assembly of colloidal dimmers by capillary forces - spectroscopy studies of plasmonic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20296,51 +20296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20404,51 +20404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20486,51 +20486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection-Assisted Lithography-Guided Capillary Forces Assembly in Confined Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20620,51 +20620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20715,51 +20715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Nanostructure Device fabricated by alternative technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20823,51 +20823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoimprint for dielectrophoresis integration of gold colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20931,51 +20931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonics at nanometer scale: tracking light in high Q low V nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21259,51 +21259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic study and control of gold colloidal drop evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21384,64 +21384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of high Q small V microcavities on SOI waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21522,51 +21522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time imaging of dielectrophoresis integration of gold colloids into NIL devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21966,51 +21966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Q lineic microcavities on SOI with losses recycling and bloch mode engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22091,64 +22091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting mode-profile scattering losses at Bragg mirror interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22445,51 +22445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavités linéiques à recyclage de pertes et à adaptation de profil de mode sur SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22838,51 +22838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th MNE International conference on Micro-Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vienne, Austria</w:t>
@@ -23962,51 +23962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede de preparation d’un echantillon de bacteries en vue d’une analyse par spectrometrie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24050,64 +24050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede d’assemblage gravitationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24151,90 +24151,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVICE FOR CARRYING OUT A DEPOSIT OF PARTICLES ON A SUBSTRATE AND DEPOSITION METHOD USING SUCH A DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IPC8 Class: AB05D112FI USPC Class: 4284111 Patent application number: 20150321216. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24366,64 +24366,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24988,51 +24988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Jager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Simplicien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02108979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.12.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhej" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bassani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa99fd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Therisod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037849" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Marcoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchiyamada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maisonneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vaillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Kermarrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yoshizumi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Suzuki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201501557" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB990A2E2E82102BD0BE90010ED861CB16CC323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T7BQDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Zapata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;hme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zelsmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.223" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0CK0G14-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cambier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4lc00807c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delshadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30679-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLZHP62Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchoin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3569" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirona Valdueza-Felip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200682" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72V0960-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804304" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JH05" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funfschilling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9N8920H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc41298a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771544" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4764090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordeiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecarme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Osvaldo Dias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.094" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XRK2DP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinedo-Rivera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3502670" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3511435" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kauffmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Masse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Kustov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Honneger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2045361" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623542v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brogui&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.053" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S17B14CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossitto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394795v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belotti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Galisteo-Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Angelis." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maksymov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466186v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jocteur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Rodier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125306" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372581" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gordon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2266391" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Charley" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.664506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hyvert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394753v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/9/204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394718v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bajoni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patrini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guizzetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comaschi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vecchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. Malvezzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guizzetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385740v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazzarino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mendez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drazek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00878129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silberstein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1497722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zamoun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gougis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03022442v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324957v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02341379v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Therisod" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840288" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613902v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debontride" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blachier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930111v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960695v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960627v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930108v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2018.IW2B.4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948308v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989859v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929961v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dicioccio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zonou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320609v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930105v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930209v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891375v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319666" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960643v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877291v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798325v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias Zapata" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937028v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937025v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949403v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937021v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937046v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946837v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993774v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaire" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Delshadi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937030v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750736v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808881v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808896v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808887v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cugat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruckert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808894v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808880v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808895v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo. Dias" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808875v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808876v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808882v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503927v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649946v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649942v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649949v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649945v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623567v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440262v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996830v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino L&#243;pez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394853v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397025v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397024v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiss" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396869v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396867v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazoyer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396839v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572909v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394836v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397022v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396866v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Inglebert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394838v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394832v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394408v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sage" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394829v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394410v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395901v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394851v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397007v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397011v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395874v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397013v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gerard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395886v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397006v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395896v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397034v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486223v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397033v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394402v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397005v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394400v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486220v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930117v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930121v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960661v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891253v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891248v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905042v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905097v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Voldmann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905065v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936987v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voldmann" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905186v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906114v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peyrade J" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906122v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Peyrade" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Jager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Simplicien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02108979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.12.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhej" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bassani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa99fd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Therisod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037849" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Marcoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchiyamada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maisonneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vaillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Kermarrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yoshizumi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Suzuki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201501557" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB990A2E2E82102BD0BE90010ED861CB16CC323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T7BQDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Zapata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;hme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zelsmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.223" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0CK0G14-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cambier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4lc00807c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delshadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30679-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLZHP62Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchoin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3569" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirona Valdueza-Felip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200682" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72V0960-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JH05" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804304" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funfschilling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9N8920H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc41298a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771544" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4764090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordeiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecarme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Osvaldo Dias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XRK2DP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinedo-Rivera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3502670" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3511435" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kauffmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Masse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Kustov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Honneger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2045361" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623542v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623503v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brogui&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.053" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S17B14CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossitto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belotti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Galisteo-Lopez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Angelis." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maksymov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466186v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jocteur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Rodier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125306" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372581" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gordon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2266391" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Charley" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.664506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hyvert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394753v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/9/204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394718v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bajoni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patrini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guizzetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comaschi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vecchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. Malvezzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guizzetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385740v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazzarino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mendez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drazek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00878129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silberstein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1497722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zamoun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gougis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03022442v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324957v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02341379v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Therisod" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840288" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613902v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debontride" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blachier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930111v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960695v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960627v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930108v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2018.IW2B.4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948308v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989859v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929961v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dicioccio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zonou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930105v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321038" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320609v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930209v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891375v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319666" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960643v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877291v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798325v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias Zapata" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937028v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937025v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949403v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937021v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937046v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993774v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Delshadi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937030v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750736v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808874v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808887v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cugat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruckert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808894v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808880v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808895v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo. Dias" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808875v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808876v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808882v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503927v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649946v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649942v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649949v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649945v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623567v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440262v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996830v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino L&#243;pez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394853v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397025v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397024v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiss" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396869v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396867v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazoyer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396839v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572909v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394836v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397022v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396866v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Inglebert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394838v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394832v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394408v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sage" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394829v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394410v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395901v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394851v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397007v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397011v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395874v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397013v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gerard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395886v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397006v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395896v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397034v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486223v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397033v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394402v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397005v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394400v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486220v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930117v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930121v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960661v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891253v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891248v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905042v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905097v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Voldmann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905065v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936987v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voldmann" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905186v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906114v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peyrade J" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906122v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Peyrade" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>