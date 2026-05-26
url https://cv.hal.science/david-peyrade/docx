--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01988827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell bacterium identification with a SOI optical microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">Rapid mask prototyping for microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963070⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02529391v1</w:t>
+                <w:t xml:space="preserve">hal-01881997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid mask prototyping for microfluidics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Thiry</w:t>
+                <w:t xml:space="preserve">Single-cell bacterium identification with a SOI optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Uchiyamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (13), pp.133510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881997v1</w:t>
+                <w:t xml:space="preserve">cea-02529391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-Free Electric Monitoring of Human Cancer Cells as a Potential Diagnostic Tool</w:t>
               </w:r>
@@ -1739,51 +1739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput sub-10 nm metallic particles organization on templates made by block copolymer self-assembly and nanoimprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arias-Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-top deterministic and collective colloidal assembly using videoprojector lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,307 +3403,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip polychromatic visible light emitters obtained by 3D capillary force assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jägeler-Hoheisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Osvaldo Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.02.100⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, C, 117 (44), pp 23126-23132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp406410k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936994v1</w:t>
+                <w:t xml:space="preserve">hal-00936990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip polychromatic visible light emitters obtained by 3D capillary force assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jägeler-Hoheisel</w:t>
+                <w:t xml:space="preserve">F. Funfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Girard</w:t>
+                <w:t xml:space="preserve">G. Osvaldo Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (9), p.414-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.02.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp406410k⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936990v1</w:t>
+                <w:t xml:space="preserve">hal-00936994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving pulsed dielectrophoresis</w:t>
               </w:r>
@@ -4005,77 +4005,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D capillary force assembly: fabrication of white light emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Osvaldo Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4501,406 +4501,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01996798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary tuning of a nanocavity by a near-field probe</w:t>
+                <w:t xml:space="preserve">Addressable sub-wavelength grids of confined light in a multi-slotted nanoresonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (3), pp.269-275</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, VOL 98 (N°8), pp.VOL 98 N°8 21 Fev 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634170v1</w:t>
+                <w:t xml:space="preserve">hal-00623502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible microlaser two-photon polymerization in a microfludic cell: A resist study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Honegger</w:t>
+                <w:t xml:space="preserve">Extraordinary tuning of a nanocavity by a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Elmberg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.269-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00634119v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressable sub-wavelength grids of confined light in a multi-slotted nanoresonator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Dellinger</w:t>
+                <w:t xml:space="preserve">Visible microlaser two-photon polymerization in a microfludic cell: A resist study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elmberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (8), pp.2725-2728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.12.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623502v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Clausius-Mossotti factors and surface capacitances for colloidal particles</w:t>
               </w:r>
@@ -4994,51 +4994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic coupling in nondipolar gold colloidal dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5262,51 +5262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation speed control of Janus particles by dielectrophoresis in a microfluidic channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5379,51 +5379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-D dielectrophoretic handling of Janus particles in a microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,51 +5474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal optical waveguides with integrated local light sources built by capillary force assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5625,51 +5625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,277 +6112,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined growth of silicon nanowires as a possible process for third generation solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective grafting of proteins on Janus particles: Adsorption and covalent coupling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Buttard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">S. Sarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, doi: 10.1002/pssc.201000340</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.doi:10.1016/j.mee.2010.12.060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623542v1</w:t>
+                <w:t xml:space="preserve">hal-00623503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective grafting of proteins on Janus particles: Adsorption and covalent coupling strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Honegger</w:t>
+                <w:t xml:space="preserve">Confined growth of silicon nanowires as a possible process for third generation solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sarla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Nicolas</w:t>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.doi:10.1016/j.mee.2010.12.060</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, doi: 10.1002/pssc.201000340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623503v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
               </w:r>
@@ -6657,51 +6657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D dielectrophoretic handling of Janus particles in a microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,51 +6752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An air-slotted nanoresonator relying on coupled high Q small V Fabry-Perot nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6873,51 +6873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted convective-capillary force assembly of gold colloids in a microfluidic cell: Plasmonic properties of deterministic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,450 +6979,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-field actuated optical nanocavity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-optical switching in 2D silicon photonic crystals with low loss waveguides and optical cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Velha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Peyrade</w:t>
+                <w:t xml:space="preserve">M. Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Galisteo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Angelis.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Maksymov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 16 (1), pp.279-286. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, pp.16-15 11624-11636</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669767v1</w:t>
+                <w:t xml:space="preserve">hal-00394795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical switching in 2D silicon photonic crystals with low loss waveguides and optical cavities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. de Angelis.</w:t>
+                <w:t xml:space="preserve">Subwavelength imaging of light confinement in high-Q/small-V photonic crystal nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Maksymov</w:t>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (11), pp.111111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2890051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394795v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength imaging of light confinement in high-Q/small-V photonic crystal nanocavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Velha</w:t>
+                <w:t xml:space="preserve">A near-field actuated optical nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (11), pp.111111. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.279-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2890051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.000279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394794v1</w:t>
+                <w:t xml:space="preserve">hal-00669767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field modal microscopy of subwavelength light confinement in multimode silicon slot waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7622,346 +7622,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-manipulation of confined electromagnetic fields with a near-field probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Peyrade</w:t>
+                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jocteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (1), pp.24-30</w:t>
+              <w:t xml:space="preserve">Proceeding of SPIE- Photonic crystal materials and devices VIII,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6989, pp.9891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01996819v1</w:t>
+                <w:t xml:space="preserve">hal-00466186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jc. Rodier</w:t>
+                <w:t xml:space="preserve">Nano-manipulation of confined electromagnetic fields with a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of SPIE- Photonic crystal materials and devices VIII,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6989, pp.9891</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466186v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high Q/V Fabry-Perot microcavity on SOI substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8189,51 +8189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Velve-Casquillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (5), p.1724-1728, May 2007</w:t>
@@ -8288,51 +8288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8396,77 +8396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracompact silicon-on-insulator ridge-waveguide mirrors with high reflectance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8673,51 +8673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.83 (2006) 1664-1668</w:t>
@@ -8867,77 +8867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling losses and tapered lineic microcavities on SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9247,77 +9247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high-reflectivity photonic-bandgap mirrors in a ridge SOI waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,64 +9489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of photonic mode dispersion and line widths in silicon-on-insulator photonic crystal slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bajoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10670,51 +10670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Silberstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11061,51 +11061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yescas González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Zamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12543,420 +12543,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip photonic tweezers for photonics, microfluidics, and biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward 3D integrationof self-assembled horizontal Si and SiGe nanowires on CMOS chip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashige Omatsu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Tardif</w:t>
+                <w:t xml:space="preserve">S. Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+                <w:t xml:space="preserve">F. Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Technologies and Applications of Structured Light</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society Fall Meeting, E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929945v1</w:t>
+                <w:t xml:space="preserve">hal-02320609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial stress monitoring with an optical 1D microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
+                <w:t xml:space="preserve">On-chip photonic tweezers for photonics, microfluidics, and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashige Omatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2321038⟩</w:t>
+              <w:t xml:space="preserve">SPIE Technologies and Applications of Structured Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Yokohama, Japan. pp.1025212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2275013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930105v1</w:t>
+                <w:t xml:space="preserve">hal-01929945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward 3D integrationof self-assembled horizontal Si and SiGe nanowires on CMOS chip.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Baron</w:t>
+                <w:t xml:space="preserve">Bacterial stress monitoring with an optical 1D microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Fall Meeting, E-MRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Diego, United States. pp.54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2321038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320609v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
               </w:r>
@@ -13093,77 +13093,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ecoffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 EMRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Warsaw, Poland</w:t>
@@ -13464,90 +13464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Prototyping for Microfluidics and Neuro-Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering conference - MNE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Haye, Netherlands</w:t>
@@ -13602,51 +13602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13714,51 +13714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput sub-10 nm metallic particles organization on templates made by copolymer self-assembly and nanoimprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arias Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13947,51 +13947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13), Optique Paris 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.117</w:t>
@@ -14020,103 +14020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal Manipulation and Nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInspired Methods &amp; Applications France-Japan Seminar LIMMS, Institute of Industrial Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, tokyo, Japan</w:t>
@@ -14264,402 +14264,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocolloid motion control by optical nanobeam cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pin</w:t>
+                <w:t xml:space="preserve">Magnetic micro/nano-tweezers functionalized for biological and medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Iss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th EOS Optofluidics (EOSOF) 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, munich, Germany</w:t>
+              <w:t xml:space="preserve">58th International Conference on Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937044v1</w:t>
+                <w:t xml:space="preserve">hal-02109251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wedding between Assembly and Nanoimprint</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
+                <w:t xml:space="preserve">Nanocolloid motion control by optical nanobeam cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Nanoimprint and Nanoprint NNT,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2th EOS Optofluidics (EOSOF) 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937021v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic micro/nano-tweezers functionalized for biological and medical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+                <w:t xml:space="preserve">Wedding between Assembly and Nanoimprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th International Conference on Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Denver, United States</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Nanoimprint and Nanoprint NNT,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109251v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Rotation and electrokinetic properties of cells in a non-rotational AC electric field</w:t>
               </w:r>
@@ -14753,51 +14753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of magnetic micro/nanotweezers functionalized and dispersed in solution for bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Iss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15042,51 +15042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t>
@@ -15374,51 +15374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15592,674 +15592,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Colloidal Technology : Marble game at the nanometer scale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D capillary force assembly: fabrication of white light emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Osvaldo Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th MIGAS International School Micro and Nanodevices for Biology and Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, autrans, France</w:t>
+              <w:t xml:space="preserve">56 st EIPBN International conference on electron, ions, photon beamtechnology and Nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Waikoloa, Hawai,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808874v1</w:t>
+                <w:t xml:space="preserve">hal-00808881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D capillary force assembly: fabrication of white light emitters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio-Mag-MEMS combining magnetophoresis and dielectrophoris for cell sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delshadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56 st EIPBN International conference on electron, ions, photon beamtechnology and Nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Waikoloa, Hawai,, United States</w:t>
+              <w:t xml:space="preserve">3th Nano-Micro environment for cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808881v1</w:t>
+                <w:t xml:space="preserve">hal-00808896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Mag-MEMS combining magnetophoresis and dielectrophoris for cell sorting</w:t>
+                <w:t xml:space="preserve">Magnetic microfluidic microsystems (Bio-Mag-MEMS) combining magnetophoresis and dielectrophoris for cell sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Gaude</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weidenhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th Nano-Micro environment for cell biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12 th JEMS Joint European Magnetic Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808896v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic microfluidic microsystems (Bio-Mag-MEMS) combining magnetophoresis and dielectrophoris for cell sorting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary Force assembly: Colloidal Hard and Soft-Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th JEMS Joint European Magnetic Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, parme, Italy</w:t>
+              <w:t xml:space="preserve">1th Technological Party RENATECH MEMS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808887v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Force assembly: Colloidal Hard and Soft-Matter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On chip optical tweezers like: trapping and assembly of nanoparticles into an optofluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th Technological Party RENATECH MEMS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, paris, France</w:t>
+              <w:t xml:space="preserve">EMRS - Spring Meeting Symposium N: Control of the light at the Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808894v1</w:t>
+                <w:t xml:space="preserve">hal-00808886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On chip optical tweezers like: trapping and assembly of nanoparticles into an optofluidic system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic Colloidal Technology : Marble game at the nanometer scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS - Spring Meeting Symposium N: Control of the light at the Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12th MIGAS International School Micro and Nanodevices for Biology and Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808886v1</w:t>
+                <w:t xml:space="preserve">hal-00808874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage réversible par forces optiques de nanoparticules dans un système optofluidique</w:t>
               </w:r>
@@ -16409,51 +16409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16827,64 +16827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Chip Polychromatic visible light emitters obtained by 3D Capillary Force Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Osvaldo. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17425,355 +17425,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the enhancement factor for Surface-Enhanced Raman Scattering (SERS) on deterministic metallic nanostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary force assembly of giant vesicles on a microstructured substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Broguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pépin-Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMARIS'10 - Advances in Molecular Nonlinear Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cachan, France</w:t>
+              <w:t xml:space="preserve">36th conference on Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503927v1</w:t>
+                <w:t xml:space="preserve">hal-00649946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary force assembly of giant vesicles on a microstructured substrate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of the enhancement factor for Surface-Enhanced Raman Scattering (SERS) on deterministic metallic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Djaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Ebbesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th conference on Micro and Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Genes, Italy</w:t>
+              <w:t xml:space="preserve">AMARIS'10 - Advances in Molecular Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649946v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Forces Assembly of braided DNA - Deposition, stretching and transfer of a DNA network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th conference on Micro and Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genes, Italy</w:t>
@@ -17802,51 +17802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective grafting of proteins on Janus particles: Adsorption and covalent coupling strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18018,103 +18018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Forces Assembly of braided DNA - Deposition, stretching and transfer of a DNA network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, gènes, Italy</w:t>
@@ -18268,51 +18268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong light confinement in ultra high Q air-slot coupled SOI nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18393,51 +18393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanescent coupling of confined electromagnetic fields between two nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18518,90 +18518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de La Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceferino López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jocteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18719,290 +18719,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Convective Capillary Force Assembly and plasmonic properties of gold nanostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Berton</w:t>
+                <w:t xml:space="preserve">SNOM study of light confinement in silicon slot waveguides/microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-US workshop on Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, paris, France</w:t>
+              <w:t xml:space="preserve">1th Trans'Alp Nano The first transalpine conference on Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397025v1</w:t>
+                <w:t xml:space="preserve">hal-00397035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Cluzel</w:t>
+                <w:t xml:space="preserve">Assisted Convective Capillary Force Assembly and plasmonic properties of gold nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
+              <w:t xml:space="preserve">Franco-US workshop on Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396870v1</w:t>
+                <w:t xml:space="preserve">hal-00397025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNOM study of light confinement in silicon slot waveguides/microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19031,103 +19031,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th Trans'Alp Nano The first transalpine conference on Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, lyon, France</w:t>
+              <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397035v1</w:t>
+                <w:t xml:space="preserve">hal-00396870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNOM Imaging of light confinement in silicon slot waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19316,51 +19316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSOM Observations of highly confined modes in silicon slot waveguide devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19454,51 +19454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted Convective-Capillary Force Assembly of gold colloids in a microfluidic cell - Plasmonic properties of deterministic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19605,51 +19605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19713,51 +19713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19851,51 +19851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20162,51 +20162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted Assembly of colloidal dimmers by capillary forces - spectroscopy studies of plasmonic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20931,51 +20931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonics at nanometer scale: tracking light in high Q low V nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21384,64 +21384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of high Q small V microcavities on SOI waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21966,51 +21966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Q lineic microcavities on SOI with losses recycling and bloch mode engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22091,64 +22091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting mode-profile scattering losses at Bragg mirror interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22445,51 +22445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavités linéiques à recyclage de pertes et à adaptation de profil de mode sur SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22838,51 +22838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th MNE International conference on Micro-Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vienne, Austria</w:t>
@@ -23962,51 +23962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede de preparation d’un echantillon de bacteries en vue d’une analyse par spectrometrie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24050,64 +24050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede d’assemblage gravitationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24151,90 +24151,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVICE FOR CARRYING OUT A DEPOSIT OF PARTICLES ON A SUBSTRATE AND DEPOSITION METHOD USING SUCH A DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IPC8 Class: AB05D112FI USPC Class: 4284111 Patent application number: 20150321216. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24366,64 +24366,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24988,51 +24988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Jager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Simplicien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02108979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.12.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhej" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bassani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa99fd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Therisod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037849" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Marcoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchiyamada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maisonneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vaillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Kermarrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yoshizumi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Suzuki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201501557" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB990A2E2E82102BD0BE90010ED861CB16CC323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T7BQDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Zapata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;hme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zelsmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.223" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0CK0G14-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cambier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4lc00807c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delshadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30679-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLZHP62Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchoin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3569" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirona Valdueza-Felip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200682" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72V0960-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JH05" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804304" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funfschilling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9N8920H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc41298a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771544" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4764090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordeiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecarme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Osvaldo Dias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XRK2DP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinedo-Rivera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3502670" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3511435" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kauffmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Masse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Kustov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Honneger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2045361" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623542v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623503v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brogui&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.053" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S17B14CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossitto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belotti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Galisteo-Lopez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Angelis." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maksymov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466186v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jocteur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Rodier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125306" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372581" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gordon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2266391" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Charley" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.664506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hyvert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394753v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/9/204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394718v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bajoni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patrini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guizzetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comaschi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vecchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. Malvezzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guizzetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385740v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazzarino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mendez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drazek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00878129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silberstein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1497722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zamoun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gougis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03022442v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324957v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02341379v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Therisod" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840288" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613902v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debontride" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blachier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930111v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960695v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960627v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930108v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2018.IW2B.4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948308v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989859v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929961v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dicioccio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zonou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930105v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321038" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320609v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930209v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891375v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319666" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960643v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877291v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798325v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias Zapata" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937028v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937025v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949403v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937021v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937046v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993774v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Delshadi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937030v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750736v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808874v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808896v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808887v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cugat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruckert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808894v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808880v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808895v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo. Dias" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808875v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808876v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808882v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503927v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649946v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649942v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649949v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649945v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623567v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440262v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996830v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino L&#243;pez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394853v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397025v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397024v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiss" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396869v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396867v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazoyer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396839v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572909v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394836v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397022v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396866v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Inglebert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394838v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394832v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394408v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sage" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394829v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394410v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395901v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394851v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397007v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397011v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395874v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397013v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gerard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395886v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397006v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395896v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397034v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486223v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397033v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394402v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397005v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394400v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486220v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930117v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930121v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960661v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891253v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891248v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905042v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905097v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Voldmann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905065v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936987v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voldmann" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905186v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906114v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peyrade J" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906122v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Peyrade" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Jager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Simplicien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10071619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02108979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonatiuh Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leonard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.12.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merhej" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bassani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa99fd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Therisod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037849" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Marcoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchiyamada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maisonneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vaillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Kermarrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yoshizumi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Suzuki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201501557" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB990A2E2E82102BD0BE90010ED861CB16CC323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T7BQDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Zapata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;hme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zelsmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.223" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0CK0G14-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cambier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vanneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4lc00807c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delshadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30679-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLZHP62Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchoin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3569" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirona Valdueza-Felip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200682" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72V0960-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JH05" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804304" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936994v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Funfschilling" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo Dias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9N8920H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc41298a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2012.0079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771544" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4764090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordeiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecarme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Osvaldo Dias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elmberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.094" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XRK2DP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinedo-Rivera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3502670" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3511435" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kauffmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Masse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Kustov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Honneger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2045361" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623542v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brogui&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.053" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S17B14CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossitto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394795v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belotti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Galisteo-Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Angelis." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maksymov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demichel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466186v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jocteur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Rodier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.125306" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372581" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gordon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2266391" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Charley" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.664506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hyvert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394753v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/9/204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394718v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bajoni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patrini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guizzetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comaschi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vecchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. Malvezzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guizzetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385740v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazzarino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mendez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drazek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00878129v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silberstein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1497722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zamoun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maire" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gougis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03022442v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324957v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yescas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02341379v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Therisod" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840288" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613902v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debontride" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blachier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930111v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960695v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960627v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930108v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2018.IW2B.4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948308v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcoux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989859v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929961v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dicioccio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zonou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouve" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320609v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930105v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930209v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891375v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319666" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960643v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877291v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798325v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias Zapata" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937028v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937025v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949403v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937021v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937046v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993774v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Delshadi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937030v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750736v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808881v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808896v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808887v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cugat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruckert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808894v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808880v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808895v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Osvaldo. Dias" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808875v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808876v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808882v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649946v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503927v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djaker" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649942v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649949v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649945v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623567v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440262v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996830v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino L&#243;pez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394853v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397025v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397024v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiss" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396869v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396867v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazoyer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396839v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572909v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394836v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397022v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396866v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Inglebert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394838v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394832v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394408v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sage" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394829v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394410v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395901v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394851v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397007v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397011v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395874v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397013v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395893v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gerard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395886v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397006v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395896v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397034v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsiesy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486223v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397033v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394402v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397005v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394400v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486220v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312254v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rousset" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.034" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KDZLPL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930117v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930121v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01960661v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891253v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891248v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leonard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905042v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905097v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Voldmann" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905065v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936987v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voldmann" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905186v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906114v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peyrade J" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906122v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Peyrade" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>