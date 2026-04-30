--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into the Correlation Between Lubricant Glass Transition and friction Plateau in Highly Loaded Contacts</w:t>
+                <w:t xml:space="preserve">Influence of Oil Degradation on Power Losses and Thermal Behavior of a Gear Transmission Test Rig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Gonon</w:t>
+                <w:t xml:space="preserve">Büşra Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cavoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vergne</w:t>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (4), </w:t>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-025-02077-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10402004.2025.2532043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420799v1</w:t>
+                <w:t xml:space="preserve">hal-05194416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Oil Degradation on Power Losses and Thermal Behavior of a Gear Transmission Test Rig</w:t>
+                <w:t xml:space="preserve">New Insight into the Correlation Between Lubricant Glass Transition and friction Plateau in Highly Loaded Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Büşra Duran</w:t>
+                <w:t xml:space="preserve">Marjolaine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cavoret</w:t>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Diab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Philippon</w:t>
+                <w:t xml:space="preserve">Lionel Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ville</w:t>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10402004.2025.2532043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-025-02077-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194416v1</w:t>
+                <w:t xml:space="preserve">hal-05420799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncation effects on circular EHL contact film thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,866 +632,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water droplets in oil at the inlet of an EHD contact: A dual experimental and numerical investigation</w:t>
+                <w:t xml:space="preserve">Tribological analysis of TiN film during run-in period: An in situ investigation under controlled environment in eSEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fillot</w:t>
+                <w:t xml:space="preserve">Aslihan Sayilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bouscharain</w:t>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Devaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2022.108015⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 455, pp.129228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492564v1</w:t>
+                <w:t xml:space="preserve">hal-04103192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological analysis of TiN film during run-in period: An in situ investigation under controlled environment in eSEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aslihan Sayilan</w:t>
+                <w:t xml:space="preserve">Er 3+ Doped Nanoparticles as Upconversion Thermometer Probe in Confined Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Philippon</w:t>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Bouscharain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129228⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (28), pp.19254-19265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP02218H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103192v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er 3+ Doped Nanoparticles as Upconversion Thermometer Probe in Confined Fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">Surface morphology, contact size and contact geometry effects on grease-lubricated fretting contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siegfried Fouvry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (28), pp.19254-19265. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 522, pp.204687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3CP02218H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2023.204687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159381v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphology, contact size and contact geometry effects on grease-lubricated fretting contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a transmission oil degradation on physico-chemical properties and tribological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Büşra Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cavoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soha Baydoun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2023.204687⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.109084_1-109084_20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167120v1</w:t>
+                <w:t xml:space="preserve">hal-04280891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a transmission oil degradation on physico-chemical properties and tribological performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dual experimental-numerical study of oil film thickness and friction in a wide elliptical TEHL contact: From pure rolling to opposite sliding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ville</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ruellan</w:t>
+                <w:t xml:space="preserve">Johnny Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.109084_1-109084_20. </w:t>
+              <w:t xml:space="preserve">, 2023, 184, pp.108466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280891v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual experimental-numerical study of oil film thickness and friction in a wide elliptical TEHL contact: From pure rolling to opposite sliding</w:t>
+                <w:t xml:space="preserve">Water droplets in oil at the inlet of an EHD contact: A dual experimental and numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Amine</w:t>
+                <w:t xml:space="preserve">F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouscharain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johnny Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 184, pp.108466. </w:t>
+              <w:t xml:space="preserve">, 2023, 177, pp.108015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2022.108015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492697v1</w:t>
+                <w:t xml:space="preserve">hal-04492564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Approach to Evaluate Film Thickness in Starved Large-Size Spinning Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Porras-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1568,64 +1568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1676,77 +1676,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on “Scale and contact geometry effects on friction in thermal EHL: Twin-disc versus ball-on-disc” by Liu, Zhang, Bader, Venner, Poll, Tribology International 154, 106694, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 157, pp.106877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1806,64 +1806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Porras-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Morales-Espejel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gonon-Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2057,77 +2057,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CdSe-Based Quantum Dots as In Situ Pressure and Temperature Non-intrusive Sensors in Elastohydrodynamic Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Seoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2230,51 +2230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Tonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouscharain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147, pp.106278. </w:t>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2450,77 +2450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Film Forming Capability of Polymer-Base Oil Lubricants in Elastohydrodynamic and Very Thin Film Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Cusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2597,64 +2597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayed Albahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Seoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2744,51 +2744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,64 +2995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo E. Morales-Espejel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging high pressure rheology and film-forming capacity of polymer-base oil solutions in EHL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3246,77 +3246,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of analytical film thickness EHD equations for isothermal point contacts: qualitative or quantitative predictions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (4), pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3344,484 +3344,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Viscosity Effects on the Photoluminescence Properties of Alkyl-Capped Silicon Nanoparticles Dispersed in Nonpolar Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of in situ methodologies for investigating EHD contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed Albahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01339⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230 (1), pp.86-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650115590428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185663v1</w:t>
+                <w:t xml:space="preserve">hal-01249328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of in situ methodologies for investigating EHD contacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Formation and properties of SiC and C particle nano-colloids in non-polar liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Zakharko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350650115590428⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1-2), pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01249328v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and properties of SiC and C particle nano-colloids in non-polar liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Temperature and Viscosity Effects on the Photoluminescence Properties of Alkyl-Capped Silicon Nanoparticles Dispersed in Nonpolar Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed Albahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (29), pp.16897-16904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01222779v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped silicon nanoparticles dispersed in nonpolar liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,51 +3898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the texture and color of sous-vide and cook-vide green bean pods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Iborra-Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificacion García-Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,64 +4015,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the relationship between molecular effects and the rheological behavior of polymer-thickened lubricants under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,51 +4200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo E. Morales-Espejel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Querry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (1), pp.115-126. </w:t>
@@ -4288,466 +4288,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of TiAlN Reactive Sputtered Coatings</w:t>
+                <w:t xml:space="preserve">Microstructural characterization of hydrophobic Ti1−xAlxN coatings with moth-eye-like surface morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.N. Denisov</w:t>
+                <w:t xml:space="preserve">Vanda Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.N. Mavrin</w:t>
+                <w:t xml:space="preserve">Carmen Lopez-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Vinogradov</w:t>
+                <w:t xml:space="preserve">T. C. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.N. Polyakov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.N. Kirichenko</w:t>
+                <w:t xml:space="preserve">Mari-Carmen Jimenez de Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nano and Electronic Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (1), pp.01021</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 536S, pp.S398- S406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825490v1</w:t>
+                <w:t xml:space="preserve">hal-00772460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of hydrophobic Ti1−xAlxN coatings with moth-eye-like surface morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-technique approach to the characterization of iron phosphide tribofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanda Godinho</w:t>
+                <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Lopez-Santos</w:t>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. C. Rojas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mari-Carmen Jimenez de Haro</w:t>
+                <w:t xml:space="preserve">Olivier Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 524, pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772460v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-technique approach to the characterization of iron phosphide tribofilm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of TiAlN Reactive Sputtered Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Le Mogne</w:t>
+                <w:t xml:space="preserve">V.N. Denisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+                <w:t xml:space="preserve">B.N. Mavrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lerasle</w:t>
+                <w:t xml:space="preserve">E.A. Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Kirichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nano and Electronic Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.01021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00763428v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endurance of TiAlSiN coatings: Effect of Si and bias on wear and adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,90 +4820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nascent metallic surfaces on the tribochemistry of phosphite lubricant additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4945,90 +4945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Simulation of Tribochemical Reactions Between Borates Esters and Steel Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5087,77 +5087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Ti1−xAlxN coatings with selective IR reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,77 +5212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of phosphites additives tribochemical reactions by gas phase lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,51 +5374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubrification par la phase gazeuse : tribochimie des additifs phosphorés et boratés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Ecole Centrale de Lyon, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5614,51 +5614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02077-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ra Duran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2025.2532043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Patrigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Morales-Espejel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501241276068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence BOIS" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301800" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouscharain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Sayilan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02218H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204687" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ruellan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Dufils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Porras-Vazquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054863" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03466" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Martinie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.106877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Morales-Espejel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon-Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01298-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01312-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavacece" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonazzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscharain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cusseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cusseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1162-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra03652g" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wheeler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2017.1386809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b02999" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David Wheeler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650116637583" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.08.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-016-0133-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hajjaji" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115590428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zakharko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Alekseev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400210" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JH7847H8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekseev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-94" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Iborra-Bernad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Garc&#237;a-Segovia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mart&#237;nez-Monz&#243;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.12.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rondelez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0214-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GKFTNXZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doki-Thonon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Querry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0122-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9P7XSLT7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Denisov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Mavrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Vinogradov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Polyakov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Kirichenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772460v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Godinho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rojas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Jimenez de Haro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerasle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QD0T7FT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Nagy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Delplancke-Ogletree" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.01.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouffet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9685-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0J7TZRM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novikova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Yakovlev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gresser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/175158408X273586" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280892v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ra Duran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2025.2532043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02077-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Patrigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Morales-Espejel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501241276068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence BOIS" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301800" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Sayilan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouscharain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02218H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ruellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Dufils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108466" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Porras-Vazquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054863" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03466" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Martinie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.106877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Morales-Espejel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon-Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01298-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01312-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavacece" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonazzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscharain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cusseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cusseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1162-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra03652g" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wheeler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2017.1386809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b02999" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David Wheeler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650116637583" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.08.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-016-0133-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115590428" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hajjaji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zakharko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Alekseev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400210" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JH7847H8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01339" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekseev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-94" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Iborra-Bernad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Garc&#237;a-Segovia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mart&#237;nez-Monz&#243;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.12.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rondelez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0214-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GKFTNXZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doki-Thonon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Querry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0122-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9P7XSLT7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Godinho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Santos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rojas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Jimenez de Haro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerasle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QD0T7FT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Denisov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Mavrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Vinogradov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Polyakov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Kirichenko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Nagy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Delplancke-Ogletree" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.01.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouffet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9685-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0J7TZRM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novikova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Yakovlev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gresser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/175158408X273586" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280892v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>