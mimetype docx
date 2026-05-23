--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1402,295 +1402,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Approach to Evaluate Film Thickness in Starved Large-Size Spinning Contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-Induced Heating in GdVO 4 : Yb 3+ /Er 3+ Nanocrystals for Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Porras-Vazquez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (11), </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4054863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c03466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739552v1</w:t>
+                <w:t xml:space="preserve">hal-03856003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Heating in GdVO 4 : Yb 3+ /Er 3+ Nanocrystals for Thermometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+                <w:t xml:space="preserve">An Experimental Approach to Evaluate Film Thickness in Starved Large-Size Spinning Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Porras-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Martini</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c03466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4054863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856003v1</w:t>
+                <w:t xml:space="preserve">hal-03739552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on “Scale and contact geometry effects on friction in thermal EHL: Twin-disc versus ball-on-disc” by Liu, Zhang, Bader, Venner, Poll, Tribology International 154, 106694, 2021</w:t>
               </w:r>
@@ -1780,51 +1780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spin on film thickness in elastohydrodynamic starved point contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Porras-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,290 +3879,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the texture and color of sous-vide and cook-vide green bean pods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insight into the relationship between molecular effects and the rheological behavior of polymer-thickened lubricants under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuelo Iborra-Bernad</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Rondelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.12.001⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (3), p 357-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-013-0214-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772410v1</w:t>
+                <w:t xml:space="preserve">hal-00905213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the relationship between molecular effects and the rheological behavior of polymer-thickened lubricants under high pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Mary</w:t>
+                <w:t xml:space="preserve">Optimizing the texture and color of sous-vide and cook-vide green bean pods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Iborra-Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Rondelez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purificacion García-Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Martínez-Monzó</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-013-0214-y⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.507-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00905213v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual experimental / numerical approach for film thickness analysis in TEHL spinning skewing circular contacts</w:t>
               </w:r>
@@ -5614,51 +5614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ra Duran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2025.2532043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02077-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Patrigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Morales-Espejel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501241276068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence BOIS" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301800" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Sayilan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouscharain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02218H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ruellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Dufils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108466" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Porras-Vazquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054863" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03466" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Martinie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.106877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Morales-Espejel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon-Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01298-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01312-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavacece" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonazzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscharain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cusseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cusseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1162-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra03652g" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wheeler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2017.1386809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b02999" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David Wheeler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650116637583" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.08.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-016-0133-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115590428" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hajjaji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zakharko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Alekseev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400210" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JH7847H8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01339" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekseev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-94" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Iborra-Bernad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Garc&#237;a-Segovia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mart&#237;nez-Monz&#243;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.12.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rondelez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0214-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GKFTNXZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doki-Thonon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Querry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0122-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9P7XSLT7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Godinho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Santos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rojas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Jimenez de Haro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerasle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QD0T7FT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Denisov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Mavrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Vinogradov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Polyakov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Kirichenko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Nagy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Delplancke-Ogletree" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.01.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouffet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9685-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0J7TZRM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novikova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Yakovlev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gresser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/175158408X273586" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280892v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ra Duran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2025.2532043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02077-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Patrigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo E. Morales-Espejel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501241276068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence BOIS" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301800" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Sayilan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouscharain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP02218H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ruellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Dufils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108466" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.108015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03466" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Porras-Vazquez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Martinie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.106877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Morales-Espejel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martinie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gonon-Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01298-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-01312-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavacece" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonazzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscharain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cusseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cusseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1162-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra03652g" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wheeler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2017.1386809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b02999" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David Wheeler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650116637583" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.08.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-016-0133-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115590428" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hajjaji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zakharko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Alekseev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400210" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JH7847H8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01339" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekseev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-94" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rondelez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0214-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GKFTNXZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Iborra-Bernad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Garc&#237;a-Segovia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mart&#237;nez-Monz&#243;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.12.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doki-Thonon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Querry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0122-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9P7XSLT7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Godinho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Santos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Rojas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Carmen Jimenez de Haro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerasle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QD0T7FT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Denisov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Mavrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Vinogradov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Polyakov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Kirichenko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Nagy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Delplancke-Ogletree" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.01.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouffet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9685-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0J7TZRM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novikova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Yakovlev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gresser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/175158408X273586" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280892v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>