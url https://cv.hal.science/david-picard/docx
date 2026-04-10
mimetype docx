--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -4664,338 +4664,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOTOGRAPHIC PAPER TEXTURE CLASSIFICATION USING MODEL DEVIATION OF LOCAL VISUAL DESCRIPTORS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIM at TRECVID 2014: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France, France. 5 p</w:t>
+              <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063123v1</w:t>
+                <w:t xml:space="preserve">hal-01132491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2014: Semantic Indexing and Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second order model deviations of local Gabor features for texture classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ballas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signals, Systems and Computers, 2014 48th Asilomar Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Pacific Grove, CA, United States. pp.917-920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2014.7094586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132491v1</w:t>
+                <w:t xml:space="preserve">hal-01151327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order model deviations of local Gabor features for texture classification</w:t>
+                <w:t xml:space="preserve">PHOTOGRAPHIC PAPER TEXTURE CLASSIFICATION USING MODEL DEVIATION OF LOCAL VISUAL DESCRIPTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signals, Systems and Computers, 2014 48th Asilomar Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France, France. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151327v1</w:t>
+                <w:t xml:space="preserve">hal-01063123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Second-order Visual Features for Land-Use Classification</w:t>
               </w:r>
@@ -8044,51 +8044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wysocza&#324;ska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Trzci&#324;ski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3406261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Andreou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fern&#225;ndez Abrevaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2404.13040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Carbonera Luvizon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03570650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Luvizon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01570-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Luvizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.2976014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.11.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kihl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.11.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fellus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaspard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2409557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0652-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.02.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Laga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR13/017-024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2013.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K58L1W3Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2008.2004913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02143" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermin Samet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Valle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91575-8_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV51070.2023.01845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Luka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Issenhuth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tanielian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00363" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897618" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenia Chorti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Besnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Briot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506719" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV48922.2021.01541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Paumard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869765v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820489v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532347" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277486v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094586" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832190v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753158v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116641" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651051" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1600193.1600224" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298815v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711908" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2006.129" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449299v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wysocza&#324;ska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Trzci&#324;ski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3406261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Andreou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fern&#225;ndez Abrevaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2404.13040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Carbonera Luvizon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03570650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Luvizon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01570-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Luvizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.2976014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.11.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kihl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.11.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fellus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaspard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2409557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0652-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.02.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Laga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR13/017-024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2013.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K58L1W3Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2008.2004913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02143" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermin Samet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Valle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91575-8_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV51070.2023.01845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Luka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Issenhuth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tanielian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00363" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897618" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenia Chorti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Besnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Briot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506719" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV48922.2021.01541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Paumard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869765v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820489v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532347" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277486v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094586" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832190v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753158v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116641" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651051" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1600193.1600224" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298815v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711908" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2006.129" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449299v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>