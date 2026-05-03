--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1467,213 +1467,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JKernelMachines: A Simple Framework for Kernel Machines</w:t>
+                <w:t xml:space="preserve">Efficient image signatures and similarities using tensor products of local descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (6), pp.680-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832030v1</w:t>
+                <w:t xml:space="preserve">hal-00799074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient image signatures and similarities using tensor products of local descriptors</w:t>
+                <w:t xml:space="preserve">JKernelMachines: A Simple Framework for Kernel Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.1417-1421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00799074v1</w:t>
+                <w:t xml:space="preserve">hal-00832030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
               </w:r>
@@ -2676,213 +2676,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Deep Metric Learning With Virtual Classes And Examples Mining</w:t>
+                <w:t xml:space="preserve">Achievable Rates and Machine Learning Detection of Faster than Nyquist Spectrally Efficient FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
+                <w:t xml:space="preserve">Arsenia Chorti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (IEEE ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images -GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740481v1</w:t>
+                <w:t xml:space="preserve">hal-04273917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievable Rates and Machine Learning Detection of Faster than Nyquist Spectrally Efficient FDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arsenia Chorti</w:t>
+                <w:t xml:space="preserve">Improving Deep Metric Learning With Virtual Classes And Examples Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images -GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (IEEE ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273917v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Word Representations Learning with Bilinear Convolutional Network on Characters</w:t>
               </w:r>
@@ -3288,77 +3288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Codebook and Factorization for Second Order Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3390,230 +3390,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Learning with HORDE: High-Order Regularizer for Deep Embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
+                <w:t xml:space="preserve">L'apprentissage profond pour le réassemblage d'images patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Morgane Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Klein</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309147v1</w:t>
+                <w:t xml:space="preserve">hal-02466564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage profond pour le réassemblage d'images patrimoniales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Morgane Paumard</w:t>
+                <w:t xml:space="preserve">Metric Learning with HORDE: High-Order Regularizer for Deep Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hedi Tabia</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466564v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Deep Neural Networks for Pose Estimation and Action Recognition</w:t>
               </w:r>
@@ -3694,77 +3694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Implicit Spatial Information In Global Features For Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3897,51 +3897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Reassembly Combining Deep Learning and Shortest Path Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Morgane Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jigsaw Puzzle Solving Using Local Feature Co-occurrences In Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Morgane Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Joint Modeling of The Behavior of Social Insects and Their Interaction With Environment by Taking Into Account Physical Phenomena Like Anisotropic Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,213 +4789,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order model deviations of local Gabor features for texture classification</w:t>
+                <w:t xml:space="preserve">PHOTOGRAPHIC PAPER TEXTURE CLASSIFICATION USING MODEL DEVIATION OF LOCAL VISUAL DESCRIPTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signals, Systems and Computers, 2014 48th Asilomar Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France, France. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151327v1</w:t>
+                <w:t xml:space="preserve">hal-01063123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOTOGRAPHIC PAPER TEXTURE CLASSIFICATION USING MODEL DEVIATION OF LOCAL VISUAL DESCRIPTORS</w:t>
+                <w:t xml:space="preserve">Second order model deviations of local Gabor features for texture classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signals, Systems and Computers, 2014 48th Asilomar Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Pacific Grove, CA, United States. pp.917-920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2014.7094586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063123v1</w:t>
+                <w:t xml:space="preserve">hal-01151327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Second-order Visual Features for Land-Use Classification</w:t>
               </w:r>
@@ -5558,537 +5558,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint MAS-PDE Modeling of Forest Pest Insect Dynamics: Analysis of the Bark Beetle's Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Desseroit</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Laga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP (Workshop GEODIFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.29-38</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784160v1</w:t>
+                <w:t xml:space="preserve">hal-00807501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized K-means using randomized Gossip protocols for clustering large datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fellus</w:t>
+                <w:t xml:space="preserve">Machine Learning and Content-Based Multimedia Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Knowledge Discovery Using Cloud and Distributed Computing Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dallas, Texas, United States. pp.8</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915822v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria Search Algorithm: An Efficient Approximate K-NN Algorithm for Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Badr</w:t>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Image Processing (ICIP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2901-2905, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Content-Based Multimedia Retrieval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint MAS-PDE Modeling of Forest Pest Insect Dynamics: Analysis of the Bark Beetle's Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Desseroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.251-260</w:t>
+              <w:t xml:space="preserve">VISIGRAPP (Workshop GEODIFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864824v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hedi Tabia</w:t>
+                <w:t xml:space="preserve">Decentralized K-means using randomized Gossip protocols for clustering large datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Girona, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Knowledge Discovery Using Cloud and Distributed Computing Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dallas, Texas, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807501v1</w:t>
+                <w:t xml:space="preserve">hal-00915822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Formalism for Video Descriptors</w:t>
               </w:r>
@@ -8044,51 +8044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wysocza&#324;ska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Trzci&#324;ski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3406261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Andreou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fern&#225;ndez Abrevaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2404.13040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Carbonera Luvizon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03570650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Luvizon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01570-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Luvizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.2976014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.11.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kihl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.11.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fellus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaspard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2409557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0652-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.02.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Laga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR13/017-024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2013.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K58L1W3Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2008.2004913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02143" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermin Samet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Valle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91575-8_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV51070.2023.01845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Luka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Issenhuth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tanielian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00363" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897618" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenia Chorti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Besnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Briot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506719" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV48922.2021.01541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Paumard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869765v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820489v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532347" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277486v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094586" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832190v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753158v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116641" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651051" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1600193.1600224" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298815v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711908" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2006.129" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449299v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wysocza&#324;ska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Trzci&#324;ski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3406261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Andreou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fern&#225;ndez Abrevaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2404.13040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Carbonera Luvizon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03570650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Luvizon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01570-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Luvizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.2976014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.11.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kihl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.11.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fellus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaspard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2409557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0652-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Laga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR13/017-024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2013.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K58L1W3Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2008.2004913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02143" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermin Samet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Valle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91575-8_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV51070.2023.01845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Luka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Issenhuth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tanielian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00363" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenia Chorti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897618" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Besnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Briot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506719" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03309905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV48922.2021.01541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Paumard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869765v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820489v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532347" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277486v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094586" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807501v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832190v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753158v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116641" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651051" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1600193.1600224" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298815v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711908" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2006.129" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449299v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>