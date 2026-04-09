--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -5788,230 +5788,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Foundations and Inference of Non-null Annotations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jensen</w:t>
+                <w:t xml:space="preserve">Preservation of proof obligations for hybrid verification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Samborski-Forlese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Formal Methods for Open Object-based Distributed Systems (FMOODS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conferences on Software Engineering and Formal Methods (SEFM'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00332356v1</w:t>
+                <w:t xml:space="preserve">inria-00332718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of proof obligations for hybrid verification methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">César Kunz</w:t>
+                <w:t xml:space="preserve">Semantic Foundations and Inference of Non-null Annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Samborski-Forlese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conferences on Software Engineering and Formal Methods (SEFM'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">10th International Conference on Formal Methods for Open Object-based Distributed Systems (FMOODS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00332718v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00332356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building certified static analysers by modular construction of well-founded lattices</w:t>
               </w:r>
@@ -7737,51 +7737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-181136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Petri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9489-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Azevedo de Amorim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dehon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Hri&#355;cu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-15784" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9359-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Jagannathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129512000850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kirchner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.381-408" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1MDPZS64-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504028v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.11.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05226543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Drewery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mirliaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94583-1_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwabe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22308-2_17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Fern&#225;ndez de Retana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178372.3179503" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_31" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Cabon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955811.2955816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maroneze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Stefanesco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Maroneze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2014.11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Hritcu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535839" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Betarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Campo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Luna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660267.2660283" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maroneze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646960v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cornilleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Turpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guiheux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dabrowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kunz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Samborski-Forlese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44755-5_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106182v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634702v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414099v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266171v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166930v4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01114001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-181136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Petri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9489-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Azevedo de Amorim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dehon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Hri&#355;cu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-15784" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9359-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Jagannathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129512000850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kirchner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.381-408" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1MDPZS64-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504028v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.11.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05226543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Drewery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mirliaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94583-1_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwabe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22308-2_17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Fern&#225;ndez de Retana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178372.3179503" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_31" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Cabon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955811.2955816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maroneze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Stefanesco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Maroneze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2014.11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Hritcu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535839" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Betarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Campo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Luna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660267.2660283" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maroneze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646960v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cornilleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Turpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guiheux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dabrowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kunz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Samborski-Forlese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332356v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44755-5_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106182v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634702v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414099v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266171v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166930v4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01114001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>