--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -602,265 +602,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified Information-Flow Architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JCS-15784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (3), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-015-9359-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424797v1</w:t>
+                <w:t xml:space="preserve">hal-01243700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Verified Information-Flow Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Azevedo de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălin Hriţcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56 (3), pp.26. </w:t>
+              <w:t xml:space="preserve">Journal of Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.689--734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-015-9359-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JCS-15784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243700v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomicity Refinement for Verified Compilation</w:t>
               </w:r>
@@ -2559,377 +2559,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying a Concurrent Garbage Collector using a Rely-Guarantee Methodology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Petri</w:t>
+                <w:t xml:space="preserve">Verifying Constant-Time Implementations by Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Trieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITP 2017 - 8th International Conference on Interactive Theorem Proving</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Symposium on Research in Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613389v1</w:t>
+                <w:t xml:space="preserve">hal-01588444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Translation Validation of Static Analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laporte</w:t>
+                <w:t xml:space="preserve">Verifying a Concurrent Garbage Collector using a Rely-Guarantee Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Zakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Petri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Security Foundations Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITP 2017 - 8th International Conference on Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brasília, Brazil. pp.496-513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66107-0_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588422v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Constant-Time Implementations by Abstract Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verified Translation Validation of Static Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Trieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Research in Computer Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588444v1</w:t>
+                <w:t xml:space="preserve">hal-01588422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extended Buffered Memory Model With Full Reorderings</w:t>
               </w:r>
@@ -3117,1398 +3117,1398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formally-verified C static analyzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verifying Fast and Sparse SSA-based Optimizations in Coq.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
+                <w:t xml:space="preserve">Léo Stefanesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL 2015: 42nd ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Conference on Compiler Construction, CC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078386v1</w:t>
+                <w:t xml:space="preserve">hal-01110779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating Dominator Trees for a Fast, Verified Dominance Test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A formally-verified C static analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Demange</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nanjing, China. </w:t>
+              <w:t xml:space="preserve">POPL 2015: 42nd ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Mumbai, India. pp.247-259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22102-1_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2676726.2676966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193281v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kharon : Découvrir, comprendre et reconnaître des malware Android par suivi de flux d'information</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+                <w:t xml:space="preserve">Validating Dominator Trees for a Fast, Verified Dominance Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nanjing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22102-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154368v1</w:t>
+                <w:t xml:space="preserve">hal-01193281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Validation of Program Slicing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+                <w:t xml:space="preserve">Kharon : Découvrir, comprendre et reconnaître des malware Android par suivi de flux d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra Ratsisahanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Maroneze</w:t>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPP 2015 : Conference on Certified Programs and Proofs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110821v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Fast and Sparse SSA-based Optimizations in Coq.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Demange</w:t>
+                <w:t xml:space="preserve">Verified Validation of Program Slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Maroneze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Stefanesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Compiler Construction, CC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPP 2015 : Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mumbai, India. pp.109-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2676724.2693169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110779v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formally Verified WCET Estimation Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System-level Non-interference for Constant-time Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Oliveira Maroneze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+                <w:t xml:space="preserve">Gustavo Betarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Puaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Worst-Case Execution Time Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/OASIcs.WCET.2014.11⟩</w:t>
+              <w:t xml:space="preserve">ACM SIGSAC Conference on Computer and Communications Security, CCS'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Scottsdale, United States. pp.1267 - 1279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2660267.2660283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087194v1</w:t>
+                <w:t xml:space="preserve">hal-01101950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified Information-Flow Architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages (POPL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Diego, CA, United States. </w:t>
+              <w:t xml:space="preserve">The 5th International Conference on Interactive Theorem Proving (ITP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienna, Austria. pp.128 - 143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2535838.2535839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08970-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918847v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-level Non-interference for Constant-time Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barthe</w:t>
+                <w:t xml:space="preserve">A Verified Information-Flow Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Azevedo de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Betarte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalin Hritcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGSAC Conference on Computer and Communications Security, CCS'14</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2660267.2660283⟩</w:t>
+              <w:t xml:space="preserve">41st ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages (POPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2535838.2535839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101950v1</w:t>
+                <w:t xml:space="preserve">hal-00918847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Formally Verified WCET Estimation Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Oliveira Maroneze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Puaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Interactive Theorem Proving (ITP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vienna, Austria. pp.128 - 143, </w:t>
+              <w:t xml:space="preserve">14th International Workshop on Worst-Case Execution Time Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08970-6_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.WCET.2014.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102445v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Loop Bound Estimation for WCET Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+                <w:t xml:space="preserve">Plan B: A Buffered Memory Model for Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Maroneze</w:t>
+                <w:t xml:space="preserve">Lei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Jagannathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSTTE - Verified Software: Theories, Tools and Experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Natarajan Shankar, May 2013, Menlo Park, United States. pp.281-303</w:t>
+              <w:t xml:space="preserve">Proc. of the 40th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848703v1</w:t>
+                <w:t xml:space="preserve">hal-00924716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of a C Value Analysis Based on Abstract Interpretation</w:t>
+                <w:t xml:space="preserve">Formal Verification of Loop Bound Estimation for WCET Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maroneze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAS - 20th Static Analysis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.324-344</w:t>
+              <w:t xml:space="preserve">VSTTE - Verified Software: Theories, Tools and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natarajan Shankar, May 2013, Menlo Park, United States. pp.281-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812515v1</w:t>
+                <w:t xml:space="preserve">hal-00848703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan B: A Buffered Memory Model for Java</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Demange</w:t>
+                <w:t xml:space="preserve">Formal Verification of a C Value Analysis Based on Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lei Zhao</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Maroneze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 40th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SAS - 20th Static Analysis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.324-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924716v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formally Verified SSA-based Middle-end</w:t>
               </w:r>
@@ -5516,502 +5516,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Certified Data Race Analysis for a Java-like Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dabrowski</w:t>
+                <w:t xml:space="preserve">Certified Static Analysis by Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPHOL'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Germany. pp.212--227</w:t>
+              <w:t xml:space="preserve">Foundations of Security Analysis and Design V (FOSAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bertinoro, Italy. pp.223-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465547v1</w:t>
+                <w:t xml:space="preserve">inria-00538753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Techniques for Certified Static Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cachera</w:t>
+                <w:t xml:space="preserve">A Certified Data Race Analysis for a Java-like Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The NASA Formal Methods Symposium (NFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Moffett Field, United States. pp.111-115</w:t>
+              <w:t xml:space="preserve">TPHOL'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Germany. pp.212--227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538772v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Static Analysis by Abstract Interpretation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Techniques for Certified Static Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cachera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Security Analysis and Design V (FOSAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bertinoro, Italy. pp.223-257</w:t>
+              <w:t xml:space="preserve">The NASA Formal Methods Symposium (NFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Moffett Field, United States. pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538753v1</w:t>
+                <w:t xml:space="preserve">inria-00538772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of proof obligations for hybrid verification methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">César Kunz</w:t>
+                <w:t xml:space="preserve">Semantic Foundations and Inference of Non-null Annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Samborski-Forlese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conferences on Software Engineering and Formal Methods (SEFM'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">10th International Conference on Formal Methods for Open Object-based Distributed Systems (FMOODS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00332718v1</w:t>
+                <w:t xml:space="preserve">inria-00332356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Foundations and Inference of Non-null Annotations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jensen</w:t>
+                <w:t xml:space="preserve">Preservation of proof obligations for hybrid verification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Samborski-Forlese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Formal Methods for Open Object-based Distributed Systems (FMOODS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conferences on Software Engineering and Formal Methods (SEFM'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00332356v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00332718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building certified static analysers by modular construction of well-founded lattices</w:t>
               </w:r>
@@ -7205,119 +7205,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00166930v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PCC Architecture based on Certified Abstract Interpretation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining and Reasoning About General Recursive Functions in Type Theory: a Practical Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI 1764, 2005, pp.35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1766, 2005, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000866v1</w:t>
+                <w:t xml:space="preserve">inria-00000910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PCC Architecture based on Certified Abstract Interpretation</w:t>
               </w:r>
@@ -7343,152 +7330,165 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5751, INRIA. 2005, pp.35</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1764, 2005, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070268v1</w:t>
+                <w:t xml:space="preserve">inria-00000866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and Reasoning About General Recursive Functions in Type Theory: a Practical Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PCC Architecture based on Certified Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI 1766, 2005, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5751, INRIA. 2005, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000910v1</w:t>
+                <w:t xml:space="preserve">inria-00070268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7737,51 +7737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-181136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Petri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9489-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Azevedo de Amorim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dehon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Hri&#355;cu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-15784" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9359-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Jagannathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129512000850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kirchner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.381-408" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1MDPZS64-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504028v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.11.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05226543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Drewery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mirliaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94583-1_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwabe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22308-2_17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Fern&#225;ndez de Retana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178372.3179503" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_31" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Cabon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955811.2955816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maroneze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Stefanesco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Maroneze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2014.11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Hritcu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535839" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Betarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Campo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Luna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660267.2660283" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maroneze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646960v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cornilleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Turpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guiheux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dabrowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kunz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Samborski-Forlese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332356v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44755-5_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106182v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634702v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414099v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266171v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166930v4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01114001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Barri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-181136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cachera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Petri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9489-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9359-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Azevedo de Amorim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dehon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Hri&#355;cu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-15784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Jagannathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129512000850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kirchner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.381-408" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1MDPZS64-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504028v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.11.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05226543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Drewery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mirliaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94583-1_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwabe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22308-2_17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Fern&#225;ndez de Retana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178372.3179503" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Cabon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955811.2955816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Stefanesco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maroneze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693169" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Betarte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Campo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Luna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660267.2660283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102445v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Hritcu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535839" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Maroneze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2014.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maroneze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646960v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cornilleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Turpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guih&#233;ry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guiheux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brunette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dabrowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538772v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kunz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Samborski-Forlese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44755-5_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106182v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634702v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414099v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266171v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166930v4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01114001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>