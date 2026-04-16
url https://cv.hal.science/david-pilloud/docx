--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -1157,831 +1157,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Cycling Stability and Specific Capacitance of Vanadium Nitride Electrodes by Tuning Electrolyte Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+                <w:t xml:space="preserve">Yuanyuan Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Virfeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Pilloud</w:t>
+                <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (6), 063503, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac7353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767512v1</w:t>
+                <w:t xml:space="preserve">hal-03682462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Cycling Stability and Specific Capacitance of Vanadium Nitride Electrodes by Tuning Electrolyte Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (6), 063503, 8 p. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac7353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682462v1</w:t>
+                <w:t xml:space="preserve">hal-03767512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of hard (Hf,Nb,Ti,V,Zr)Nx thin films</w:t>
+                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina von Fieandt</w:t>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 193, pp.110517. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966204v1</w:t>
+                <w:t xml:space="preserve">hal-03278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
+                <w:t xml:space="preserve">Optical and electrical properties of hard (Hf,Nb,Ti,V,Zr)Nx thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borroto</w:t>
+                <w:t xml:space="preserve">Kristina von Fieandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+                <w:t xml:space="preserve">Stefan Fritze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">Barbara Osinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Pilloud</w:t>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.110517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278460v1</w:t>
+                <w:t xml:space="preserve">hal-04966204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ammonia for reactive magnetron sputtering, a possible alternative to HiPIMS?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rassinfosse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tumanov</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103295v1</w:t>
+                <w:t xml:space="preserve">hal-03935785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+                <w:t xml:space="preserve">Using ammonia for reactive magnetron sputtering, a possible alternative to HiPIMS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rassinfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvère Barrat</w:t>
+                <w:t xml:space="preserve">Nikolay Tumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 502, pp.144176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935785v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface morphology-optical properties relationship in thermochromic VO₂ thin films obtained by air oxidation of vanadium nitride</w:t>
               </w:r>
@@ -2101,103 +2101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of sputter-deposited vanadium nitride as a new precursor to achieve thermochromic VO 2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. C García-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.110474. </w:t>
@@ -2885,405 +2885,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and tribological properties of reactively sputtered Zr–Si–N films</w:t>
+                <w:t xml:space="preserve">Influence of the silicon concentration on the optical and electrical properties of reactively sputtered Zr–Si–N nanocomposite coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Takadoum</w:t>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 496, pp.445-449. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131 (1-3), pp.36-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125490v1</w:t>
+                <w:t xml:space="preserve">hal-05248893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the silicon concentration on the optical and electrical properties of reactively sputtered Zr–Si–N nanocomposite coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation resistance improvement of arc-evaporated TiN hard coatings by silicon addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pichon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.03.017⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201, pp.4158-4162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248893v1</w:t>
+                <w:t xml:space="preserve">hal-00125489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation resistance improvement of arc-evaporated TiN hard coatings by silicon addition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and tribological properties of reactively sputtered Zr–Si–N films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Charnay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Takadoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 201, pp.4158-4162. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 496, pp.445-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125489v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate effect on the formation of ω-phase in sputtered zirconium films</w:t>
               </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 174-175, pp.338-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3941,277 +3941,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, electrical and optical properties Fe-O-N coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, mechanical and electrical properties of co-sputtered Cr-Si-N films versus their silicon content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Petitjean</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">J. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346447v1</w:t>
+                <w:t xml:space="preserve">hal-00346272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, mechanical and electrical properties of co-sputtered Cr-Si-N films versus their silicon content</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of nanocrystalline or nanocomposite ternary systems in routing of MDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benlatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gavoille</w:t>
+                <w:t xml:space="preserve">P. Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346272v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, mechanical and tribological properties of co-sputtered Cr-Si-N films intented for woodworking tools</w:t>
               </w:r>
@@ -4249,51 +4249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France</w:t>
@@ -4348,77 +4348,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benlatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France</w:t>
@@ -4433,160 +4433,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of nanocrystalline or nanocomposite ternary systems in routing of MDF</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, electrical and optical properties Fe-O-N coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sallamand</w:t>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346250v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de systèmes ternaires à base de Cr et N pour applications mécaniques sur outils de coupe destinés à la transformation du bois</w:t>
               </w:r>
@@ -4792,51 +4792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de systèmes ternaires à base de Cr et N pour applications mécaniques sur outils de coupe destinés à la transformation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4844,51 +4844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.1-13</w:t>
@@ -4930,77 +4930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements hautes performances des outils de coupe destinés à la transformation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrezjewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0566923"/>
+    <w:nsid w:val="F2296767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5363,51 +5363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-pilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0662-6173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095618201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196098816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140978896" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina von Fieandt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fritze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Osinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110517" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05103295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rassinfosse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tumanov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pilloud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2020.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1238" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benlatreche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Aknouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930407" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Takadoum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.062" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-452TNP04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.03.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D94T564-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charnay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RKR8GZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.07.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFSQ67X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dehlinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00613-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V1HL7BC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlatreche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aknouchen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouveau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavoille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labidi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallamand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346250v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Labidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrezjewski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-pilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0662-6173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095618201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196098816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140978896" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7353" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina von Fieandt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fritze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Osinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110517" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05103295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rassinfosse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tumanov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144176" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pilloud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2020.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1238" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benlatreche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Aknouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930407" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.03.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D94T564-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125489v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charnay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RKR8GZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Takadoum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-452TNP04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.07.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFSQ67X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dehlinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00613-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V1HL7BC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlatreche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aknouchen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouveau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavoille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallamand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Labidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrezjewski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>