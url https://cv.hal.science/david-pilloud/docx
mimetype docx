--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -759,425 +759,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of the thermochromic performances of VO2 films obtained by air oxidation of V and VN precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Didelot</w:t>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Kharkhan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.C. García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.111947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936201v1</w:t>
+                <w:t xml:space="preserve">hal-03938218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kharkhan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218 (11), pp.114795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936215v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the thermochromic performances of VO2 films obtained by air oxidation of V and VN precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pilloud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capon</w:t>
+                <w:t xml:space="preserve">Aurélien Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 248, pp.111947. </w:t>
+              <w:t xml:space="preserve">, 2022, 240, pp.111690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938218v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Cycling Stability and Specific Capacitance of Vanadium Nitride Electrodes by Tuning Electrolyte Composition</w:t>
               </w:r>
@@ -1425,779 +1425,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
+                <w:t xml:space="preserve">Optical and electrical properties of hard (Hf,Nb,Ti,V,Zr)Nx thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borroto</w:t>
+                <w:t xml:space="preserve">Kristina von Fieandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+                <w:t xml:space="preserve">Stefan Fritze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">Barbara Osinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Pilloud</w:t>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.110517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278460v1</w:t>
+                <w:t xml:space="preserve">hal-04966204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of hard (Hf,Nb,Ti,V,Zr)Nx thin films</w:t>
+                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina von Fieandt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 193, pp.110517. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966204v1</w:t>
+                <w:t xml:space="preserve">hal-03278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+                <w:t xml:space="preserve">Using ammonia for reactive magnetron sputtering, a possible alternative to HiPIMS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rassinfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Silvère Barrat</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 502, pp.144176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935785v1</w:t>
+                <w:t xml:space="preserve">hal-05103295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ammonia for reactive magnetron sputtering, a possible alternative to HiPIMS?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface morphology-optical properties relationship in thermochromic VO₂ thin films obtained by air oxidation of vanadium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Tumanov</w:t>
+                <w:t xml:space="preserve">A C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materiomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.657 - 664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmat.2020.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103295v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphology-optical properties relationship in thermochromic VO₂ thin films obtained by air oxidation of vanadium nitride</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Mangin</w:t>
+                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Migot</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materiomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (4), pp.657 - 664. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmat.2020.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278346v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of sputter-deposited vanadium nitride as a new precursor to achieve thermochromic VO 2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. C García-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.110474. </w:t>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,64 +2637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the structural changes induced by air oxidation in Ti–Si–N hard coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,64 +2766,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of silane for the deposition of hard and oxidation resistant Ti-Si-N coatings by a hybrid cathodic arc and chemical vapour process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,448 +2885,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the silicon concentration on the optical and electrical properties of reactively sputtered Zr–Si–N nanocomposite coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Structure and tribological properties of reactively sputtered Zr–Si–N films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pichon</w:t>
+                <w:t xml:space="preserve">J. Takadoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 131 (1-3), pp.36-39. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 496, pp.445-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248893v1</w:t>
+                <w:t xml:space="preserve">hal-00125490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation resistance improvement of arc-evaporated TiN hard coatings by silicon addition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of the silicon concentration on the optical and electrical properties of reactively sputtered Zr–Si–N nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Millet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131 (1-3), pp.36-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125489v1</w:t>
+                <w:t xml:space="preserve">hal-05248893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and tribological properties of reactively sputtered Zr–Si–N films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Oxidation resistance improvement of arc-evaporated TiN hard coatings by silicon addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Takadoum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 496, pp.445-449. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201, pp.4158-4162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125490v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate effect on the formation of ω-phase in sputtered zirconium films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,103 +3398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactively sputtered zirconium nitride coatings: structural, mechanical, optical and electrical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 174-175, pp.338-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3941,652 +3941,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, mechanical and electrical properties of co-sputtered Cr-Si-N films versus their silicon content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Structure, electrical and optical properties Fe-O-N coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Gavoille</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346272v1</w:t>
+                <w:t xml:space="preserve">hal-00346447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of nanocrystalline or nanocomposite ternary systems in routing of MDF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, mechanical and electrical properties of co-sputtered Cr-Si-N films versus their silicon content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sallamand</w:t>
+                <w:t xml:space="preserve">J. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346250v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, mechanical and tribological properties of co-sputtered Cr-Si-N films intented for woodworking tools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of nanocrystalline or nanocomposite ternary systems in routing of MDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benlatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Gavoille</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346252v1</w:t>
+                <w:t xml:space="preserve">hal-00346250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and mechanical properties of nanocrystalline or nanocomposite ternary systems for wood machining applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, mechanical and tribological properties of co-sputtered Cr-Si-N films intented for woodworking tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sallamand</w:t>
+                <w:t xml:space="preserve">J. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346254v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, electrical and optical properties Fe-O-N coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Physical and mechanical properties of nanocrystalline or nanocomposite ternary systems for wood machining applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benlatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346447v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de systèmes ternaires à base de Cr et N pour applications mécaniques sur outils de coupe destinés à la transformation du bois</w:t>
               </w:r>
@@ -4697,51 +4697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical, electrical and optical properties of CrSiNnanocomposite films elaborated by co-sputtering deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,51 +4792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de systèmes ternaires à base de Cr et N pour applications mécaniques sur outils de coupe destinés à la transformation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4844,51 +4844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.1-13</w:t>
@@ -4930,77 +4930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements hautes performances des outils de coupe destinés à la transformation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrezjewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2296767"/>
+    <w:nsid w:val="2524C504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5363,51 +5363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-pilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0662-6173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095618201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196098816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140978896" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7353" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina von Fieandt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fritze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Osinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110517" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05103295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rassinfosse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tumanov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144176" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pilloud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2020.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1238" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benlatreche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Aknouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930407" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.03.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D94T564-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125489v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charnay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RKR8GZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Takadoum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-452TNP04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.07.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFSQ67X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dehlinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00613-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V1HL7BC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlatreche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aknouchen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouveau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavoille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallamand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Labidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrezjewski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-pilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0662-6173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095618201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196098816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140978896" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7353" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina von Fieandt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fritze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Osinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110517" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05103295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rassinfosse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tumanov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pilloud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2020.12.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1238" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benlatreche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Aknouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930407" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Takadoum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.062" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-452TNP04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.03.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D94T564-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charnay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RKR8GZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.07.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFSQ67X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dehlinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00613-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V1HL7BC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlatreche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aknouchen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouveau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavoille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labidi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallamand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Labidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrezjewski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>