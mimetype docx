--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">196098816</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ep5oMlUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000140978896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,3340 +236,3340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Free Growth of Thin Films by Magnetron Sputtering for Blooming Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah‐eddine Benrazzouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.e22071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202522071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Calvo-Mola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 282, pp.120509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-kinetic approach to the crystallization mechanism of thermochromic SmNiO3 thin films: An in situ study in air-annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 960, pp.170799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of the thermochromic performances of VO2 films obtained by air oxidation of V and VN precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. García-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 248, pp.111947. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kharkhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 218 (11), pp.114795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Kharkhan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 240, pp.111690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Cycling Stability and Specific Capacitance of Vanadium Nitride Electrodes by Tuning Electrolyte Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169 (6), 063503, 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/ac7353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Alnjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Virfeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of hard (Hf,Nb,Ti,V,Zr)Nx thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110517⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966204v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and electrical properties of hard (Hf,Nb,Ti,V,Zr)Nx thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+                <w:t xml:space="preserve">Kristina von Fieandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">Stefan Fritze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Pilloud</w:t>
+                <w:t xml:space="preserve">Barbara Osinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.110517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278460v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ammonia for reactive magnetron sputtering, a possible alternative to HiPIMS?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface morphology-optical properties relationship in thermochromic VO₂ thin films obtained by air oxidation of vanadium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Colaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Pilloud</w:t>
+                <w:t xml:space="preserve">A C García-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+                <w:t xml:space="preserve">D Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Tumanov</w:t>
+                <w:t xml:space="preserve">S Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materiomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.657 - 664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmat.2020.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103295v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphology-optical properties relationship in thermochromic VO₂ thin films obtained by air oxidation of vanadium nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Pilloud</w:t>
+                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bruyère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Migot</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materiomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmat.2020.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278346v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Using ammonia for reactive magnetron sputtering, a possible alternative to HiPIMS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rassinfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvère Barrat</w:t>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 502, pp.144176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935785v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of sputter-deposited vanadium nitride as a new precursor to achieve thermochromic VO 2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. C García-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.110474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable morphologies of ultrathin ZnO nanostructures synthesized by a plasma afterglow-assisted oxidation process and their photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (4), pp.045008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/ab1238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmittance enhancement and optical band gap widening of Cu2O thin films after air annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4865957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Mechanical Properties of CrAlN and CrSiN Ternary Systems for Wood Machining Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benlatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Aknouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (Suppl 1), pp.S113-S117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.200930407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the structural changes induced by air oxidation in Ti–Si–N hard coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cavaleiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (11), pp.2413-2417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of silane for the deposition of hard and oxidation resistant Ti-Si-N coatings by a hybrid cathodic arc and chemical vapour process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.2506-2508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and tribological properties of reactively sputtered Zr–Si–N films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Influence of the silicon concentration on the optical and electrical properties of reactively sputtered Zr–Si–N nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Takadoum</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.062⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131 (1-3), pp.36-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125490v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the silicon concentration on the optical and electrical properties of reactively sputtered Zr–Si–N nanocomposite coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Oxidation resistance improvement of arc-evaporated TiN hard coatings by silicon addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.03.017⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201, pp.4158-4162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248893v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation resistance improvement of arc-evaporated TiN hard coatings by silicon addition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Structure and tribological properties of reactively sputtered Zr–Si–N films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Takadoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.08.023⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 496, pp.445-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125489v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate effect on the formation of ω-phase in sputtered zirconium films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palmino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53, pp.1031-1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2005.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactively sputtered zirconium nitride coatings: structural, mechanical, optical and electrical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 174-175, pp.338-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0257-8972(03)00613-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3558,1513 +3579,1513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability characterization of laser textured thin film metallic glasses: from macro- to micro- scale using Environmental SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2025 Spring Meeting (symposium O)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d'usure d'outils modifiés ou non lors du déroulage de MDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Aknouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Aknouche</w:t>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yacine Benlatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Ecole des Sciences et Technologies du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Maroc. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical properties of nanocrystalline or nanocomposite ternary systems for wood machining applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benlatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aknouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering PSE'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, electrical and optical properties Fe-O-N coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Pilloud</w:t>
+                <w:t xml:space="preserve">Physical and mechanical properties of nanocrystalline or nanocomposite ternary systems for wood machining applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benlatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Pierson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">C. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346447v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, mechanical and electrical properties of co-sputtered Cr-Si-N films versus their silicon content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Structure, mechanical and tribological properties of co-sputtered Cr-Si-N films intented for woodworking tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346272v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of nanocrystalline or nanocomposite ternary systems in routing of MDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benlatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, mechanical and tribological properties of co-sputtered Cr-Si-N films intented for woodworking tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Structure, mechanical and electrical properties of co-sputtered Cr-Si-N films versus their silicon content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346252v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and mechanical properties of nanocrystalline or nanocomposite ternary systems for wood machining applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Sallamand</w:t>
+                <w:t xml:space="preserve">Structure, electrical and optical properties Fe-O-N coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Plasma Processes CIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346254v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de systèmes ternaires à base de Cr et N pour applications mécaniques sur outils de coupe destinés à la transformation du bois</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical, electrical and optical properties of CrSiNnanocomposite films elaborated by co-sputtering deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">10th International Conference on Plasma Surface Engineering (PSE'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904665v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, electrical and optical properties of CrSiNnanocomposite films elaborated by co-sputtering deposition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de systèmes ternaires à base de Cr et N pour applications mécaniques sur outils de coupe destinés à la transformation du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Plasma Surface Engineering (PSE'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346165v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de systèmes ternaires à base de Cr et N pour applications mécaniques sur outils de coupe destinés à la transformation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements hautes performances des outils de coupe destinés à la transformation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrezjewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5132,51 +5153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2524C504"/>
+    <w:nsid w:val="AE552C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5363,51 +5384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-pilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0662-6173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095618201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196098816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140978896" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7353" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina von Fieandt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fritze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Osinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110517" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05103295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rassinfosse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tumanov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pilloud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2020.12.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1238" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benlatreche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Aknouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930407" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Takadoum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.062" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-452TNP04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.03.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D94T564-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charnay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RKR8GZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.07.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFSQ67X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dehlinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00613-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V1HL7BC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlatreche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aknouchen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouveau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavoille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labidi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallamand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Labidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrezjewski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-pilloud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0662-6173" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095618201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196098816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ep5oMlUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140978896" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Miao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac7353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina von Fieandt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fritze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Osinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110517" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pilloud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2020.12.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05103295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rassinfosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tumanov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144176" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;rez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202854v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benlatreche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Aknouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930407" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mege" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stauder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.03.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D94T564-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Millet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charnay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RKR8GZ1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Takadoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.09.062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-452TNP04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105157v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.07.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFSQ67X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dehlinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00613-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V1HL7BC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905218v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346498v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlatreche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aknouchen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouveau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallamand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346252v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavoille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346447v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Labidi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrezjewski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>